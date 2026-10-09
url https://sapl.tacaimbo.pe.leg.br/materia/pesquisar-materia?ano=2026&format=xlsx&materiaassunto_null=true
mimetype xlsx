--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="575" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="709" uniqueCount="300">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -99,99 +99,138 @@
   <si>
     <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/501/ata_da_6__reuniao_ordinaria_001.pdf</t>
   </si>
   <si>
     <t>Ata da Sexta Reunião Ordinária do Primeiro Período Legislativo em 30 de abril de 2026 .</t>
   </si>
   <si>
     <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/516/ata_da_7__reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Sétima Reunião Ordinária do Primeiro Período Legislativo em 13 de maio de 2026.</t>
   </si>
   <si>
     <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/530/ata_da_8_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Oitava reunião do primeiro período Legislativo realizada em 21 de maio de 2025.</t>
   </si>
   <si>
     <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/564/ata_da_9__reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da nona Reunião ordinária do segundo período realizada em 03 de junho de 2026.</t>
   </si>
   <si>
+    <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/585/ata_da_10_reuniao_ordinaria_18-06-26001.pdf</t>
+  </si>
+  <si>
+    <t>Ata da Décima Reunião Ordinária do Primeiro Período Legislativo de junho de 2026.</t>
+  </si>
+  <si>
+    <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/591/ata_da_1_reuniao_ordinaria_2p_05-08-26001.pdf</t>
+  </si>
+  <si>
+    <t>Ata da Primeira reunião ordinária do segundo período legislativo realizada em 05 de agosto de 2026.</t>
+  </si>
+  <si>
     <t>https://sapl.tacaimbo.pe.leg.br/media/</t>
   </si>
   <si>
-    <t>Ata da Décima Reunião Ordinária do Primeiro Período Legislativo de junho de 2026.</t>
-[...2 lines deleted...]
-    <t>Ata da Primeira reunião ordinária do segundo período legislativo realizada em 05 de agosto de 2026.</t>
+    <t>Ata da Segunda Reunião Ordinária do Segundo Período Legislativo realizada em 20 de agosto de 2026.</t>
+  </si>
+  <si>
+    <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/612/ata_da_3_reuniao_ordinaria_2p_03-09-26001.pdf</t>
+  </si>
+  <si>
+    <t>Ata da terceira reunião ordinária do segundo período legislativo realizada em 03 de setembro de 2026.</t>
+  </si>
+  <si>
+    <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/621/ata_da_4_reuniao_ordinaria_2p_14-09-26001.pdf</t>
+  </si>
+  <si>
+    <t>Ata da Quarta reunião ordinária do segundo período legislativo realizada em 14 de setembro de 2026.</t>
   </si>
   <si>
     <t>ATA SESSÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/449/ata_da_1_reuniao_extraordinaria_001.pdf</t>
   </si>
   <si>
     <t>Ata da Primeira Reunião Extraordinária em 12 de Janeiro de 2026.</t>
   </si>
   <si>
     <t>Mesa diretora - MD</t>
   </si>
   <si>
     <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/450/ata_da_2__reuniao_extraordinaria_001.pdf</t>
   </si>
   <si>
     <t>Ata da Segunda Reunião Extraordinária em 13 de Janeiro de 2026.</t>
   </si>
   <si>
     <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/452/ata_da_3__reuniao_extraordinaria_001.pdf</t>
   </si>
   <si>
     <t>Ata da Terceira Reunião Extraordinária do Primeiro Período Legislativo em 23 de Fevereiro.</t>
   </si>
   <si>
     <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/453/ata_da_4_reuniao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Quarta Reunião Extraordinária em 26 de Fevereiro de 2026.</t>
   </si>
   <si>
     <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/502/ata_da_5_reuniao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Quinta Reunião Extraordinária do Primeiro Período Legislativo em 30 de abril de 2026.</t>
   </si>
   <si>
+    <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/586/ata_da_6_reuniao_extraordinaria_18-06-26001.pdf</t>
+  </si>
+  <si>
     <t>Ata da Sexta Reunião Extraordinária do Primeiro Período Legislativo realizado em 18 de junho de 2026.</t>
   </si>
   <si>
+    <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/592/ata_da_7_reuniao_extraordinaria_05-08-26001.pdf</t>
+  </si>
+  <si>
     <t>Ata da sétima reunião extraordinária realizada em 05 de agosto de 2026.</t>
+  </si>
+  <si>
+    <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/613/ata_da_8_reuniao_extraordinaria_03-09-26001.pdf</t>
+  </si>
+  <si>
+    <t>ata da oitava reunião extraordinária realizada em 03 de setembro de 2026.</t>
+  </si>
+  <si>
+    <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/622/ata_da_9_reuniao_extraordinaria_14-09-26001.pdf</t>
+  </si>
+  <si>
+    <t>Ata da Nona reunião extraordinária realizada em 14 de setembro de 2026.</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Tacaimbó - PMT</t>
   </si>
   <si>
     <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/433/pl001-2025executivo-ap.pdf</t>
   </si>
   <si>
     <t>Fixa o valor  do  salario   mínimo  dos servidores municipais e da outras providencias.</t>
   </si>
   <si>
     <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/434/pl002-2025executivo-ap.pdf</t>
   </si>
   <si>
     <t>Disp6e   acerca   do   piso   salarial   dos   Agentes Comunitários de Sat]de -ACS e dos Agentes de Combate   as   Endemias   -  ACE   e   da   outras_x000D_
 providencias.</t>
   </si>
   <si>
     <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/436/pl003-2025executivo-ap.pdf</t>
@@ -203,69 +242,88 @@
     <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/478/pl_04_exe001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal de Assistência Social do Município de Tacaimbó/PE, institui e disciplina o conselho Municipal dê Assistência_x000D_
 Social -CMAS, organiza o Fundo Municipal de Assistência Social - FMAS, regulamenta os benefícios eventuais e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/482/pl_05_exe001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição da política municipal integrada de atendimento à criança e ao adolescente vítima ou testemunha de violência no âmbito do Município de Tacaimbó/PE, estabelece princípios, diretrizes e mecanismos de atuação intersetorial, nos termos da Lei Federal n° 13.431, de 4 de abril de 2017, e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/483/projeto_de_lei_006-2026_executivo_ap.pdf</t>
   </si>
   <si>
     <t>lnstitui o Programa "Educa+Digital" para modernização das práticas pedagógicas na Rede Municipal de Ensino de Tacaimbó/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/484/pl_07_exe001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Secretaria Municipal de Segurança Pública e Defesa Social, estrutura organizacional, competências e demais providências correlatas, e dá outras providências.</t>
   </si>
   <si>
+    <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/512/projeto_de_lei_008-2026_executivo_ap.pdf</t>
+  </si>
+  <si>
     <t>lnstitui o Programa de Reconhecimento e Premiação de Boas Práticas na Rede Pública Municipal de Educação de Tacaimbó/PE, autoriza a concessão de premiação aos profissionais da educação municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de premiações, auxílios financeiros e incentivos no âmbito do Município de Tacaimbó/PE, estabelece normas gerais, modalidades. critérios, procedimentos administrativos, regras de pagamento, controle, fiscalização e prestação de contas, e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/576/projeto_de_lei_010-2026_executivo_ap.pdf</t>
   </si>
   <si>
     <t>Promove adequação orçamentária no âmbito do Município e autoriza a abertura de crédito adicional especial ao orçamento anual de 2026.</t>
   </si>
   <si>
     <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/581/projeto_de_lei_011-2026_executivo_ap.pdf</t>
   </si>
   <si>
     <t>Autoriza a retirada do Município de Tacaimbó do Consórcio intermunicipal Dom Mariano - CONDOMAR, revoga a Lei Municipal N° 913, de 29 de dezembro de 2025, reconhece a ausência de formalização e de execução de atos administrativos, financeiros ou operacionais perante o consórcio, e dá outras providências.</t>
   </si>
   <si>
-    <t>ÚLTIMO PROJETO DE LEI DO EXECUTIVO APRESENTADO FOI O 011/2026 EM 17/07/2026.</t>
+    <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/606/projeto_de_lei_012-_ldo_2027_-2026_executivo_ap.pdf</t>
+  </si>
+  <si>
+    <t>Dispôe sobre as diretrizes orçamentárias para o exercício de 2027 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal ne 481, de 27 de novembro de 2001, que institui a Festa do Maxixe no Município de Tacaimbó, para dispor sobre o período de realização do evento, e dá outras providências</t>
+  </si>
+  <si>
+    <t>Altera o inciso I do art.  10 da Lei Municipal n°915,  de  2025,  que  estima  a  receita  e  fixa  a despesa  do  Município  de  Tacaimbó  para  o_x000D_
+exercício  financeiro  de  2026,  para  ampliar  o limite    de   abertura   de   créditos  adicionais suplementares, e da outras providências.</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a revisão do Plano Plurianual 2026/2029, para execução da parcela anual de 2027 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Orçamentária Anual - Estima a RECEITA e fixa a DESPESA do Município para o exercício financeiro de 2027.</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei legislativo</t>
   </si>
   <si>
     <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/435/pl002-2025legislativo-ap.pdf</t>
   </si>
   <si>
     <t>FIXA O REAJUSTE DO VALOR DO SALÁRIO MÍNIMO PARA O ANO DE 2026 DOS SERVIDORES DA CÂMARA MUNICIPAL DE TACAIMBÓ, ESTADO DE PERNAMBUCO, E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>EDUARDO FRANÇA</t>
   </si>
   <si>
     <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/446/projeto_de_lei_002-2026-legislativo-_arquivado.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO ÂMBITO DO MUNICÍPIO DE TACAIMBÓ, A CAMPANHA “JANEIRO BRANCO”, A SER REALIZADA ANUALMENTE DURANTE O MÊS DE JANEIRO, BEM COMO DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>NAZARÉ DE CLÁUDIO DO RAIO X</t>
   </si>
@@ -290,104 +348,131 @@
   <si>
     <t>Denomina equipamento público municipal e dá outras providências. Fica denominada de "ESCOLA MUNICIPAL JOAQUIM ANTÔNIO ALBUQUERQUE SILVEIRA" a unidade de ensino localizada na Avenida Major João Gomes, neste Município</t>
   </si>
   <si>
     <t>Denomina equipamento público municipal e dá outras providências.  Fica denominada de "CRECHE MUNICIPAL MARIA SALETE DE MACEDO DOS PRAZERES" a creche pública localizada no bairro Cova das Negras, neste Município.</t>
   </si>
   <si>
     <t>CLARICE DE RAMOS</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA CRIAÇÃO DA PATRULHA MARIA DA PENHA NO ÂMBITO DO MUNICÍPIO DE TACAIMBÓ/PE, A QUAL FICARÁ VINCULADA A GUARDA MUNICIPAL, BEM COMO DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/489/projeto_de_lei_009_de_2026001.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 867/2024, DANDO AINDA OUTRAS PROVIDÊNCIAS. Fica assegurado o pagamento do 13º (décimo terceiro) salário ao Prefeito e ao Vice-Prefeito, sempre no mês de dezembro de cada ano, assim como o direito de ter gozo as férias remuneradas por um período de trinta dias, acrescida de um terço do subsídio mensal, após cada período de doze meses.</t>
   </si>
   <si>
     <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/490/projeto_de_lei_010_de_2026001.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 870/2024, DANDO AINDA OUTRAS PROVIDÊNCIAS. Fica assegurado ao Vereador, o direito de ter gozo as férias remuneradas por um período de trinta dias, acrescida de um terço do subsídio mensal, após cada período de doze meses, preferencialmente concedida nos períodos de recesso parlamentar.</t>
   </si>
   <si>
+    <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/491/projeto_de_lei_011-2026-legislativoap.pdf</t>
+  </si>
+  <si>
     <t>DISPÕE SOBRE A SUSPENSÃO DA CONTAGEM DOS PRAZOS EM PROCESSOS ADMINISTRATIVOS NO ÂMBITO DO MUNICÍPIO DO TACAIMBÓ NO PERÍODO COMPREENDIDO ENTRE 20 DE DEZEMBRO E 20 DE JANEIRO, BEM COMO DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/492/projeto_de_lei_012-2026-legislativoap.pdf</t>
+  </si>
+  <si>
     <t>REGULA O DIREITO À REPRESENTAÇÃO POR ADVOGADO EM PROCESSOS ADMINISTRATIVOS NO ÂMBITO DO MUNICÍPIO DE TACAIMBÓ, BEM COMO DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/496/projeto_de_lei_013_de_2026001.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A INSTITUIR A CASA TEA NO MUNICÍPIO DE TACAIMBÓ/PE, COMO CENTRO DE REFERÊNCIA PARA O ATENDIMENTO ÀS PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA E DEMAIS CONDIÇÕES DO NEURODESENVOLVIMENTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/499/projeto_de_lei_014_de_2026001.pdf</t>
   </si>
   <si>
     <t>DENOMINA O ANEXO ADMINISTRATIVO DA CÂMARA MUNICIPAL DE TACAIMBÓ DE "LUIZ CARLOS QUIRINO DA SILVA", BEM COMO DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/500/projeto_de_lei_015_de_2026001_1.pdf</t>
   </si>
   <si>
     <t>DENOMINA O PLENÁRIO DA CÂMARA MUNICIPAL DE TACAIMBÓ DE "SANDRA LÚCIA FREIRE ARAGÃO", BEM COMO DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>ESTABELECE A ESTRUTURA ADMINISTRATIVA E ORGANIZACIONAL DO PODER LEGISLATIVO DO MUNICÍPIO DE TACAIMBÓ, ESTADO DE PERNAMBUCO E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
+    <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/605/pl_017_de_2026001.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A INSTITUIR A POLÍTICA MUNICIPAL DE PROTEÇÃO, BEM-ESTAR, ACOLHIMENTO E ASSISTÊNCIA AOS ANIMAIS NO MUNICÍPIO DE TACAIMBÓ/PE, E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
+  </si>
+  <si>
+    <t>PLS</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Substitutivo</t>
+  </si>
+  <si>
+    <t>Projeto de Lei substitutivo (Projeto de Lei 011/2025) - Dispõe sobre a criação da Secretaria Municipal de Turismo e Cultura do Município de Tacaimbó/PE, institui o respectivo Conselho de Políticas Públicas, define suas atribuições e estrutura organizacional, e dá outras providências</t>
+  </si>
+  <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/510/projeto_de_resolucao_001-2026ap.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o procedimento administrativo para recebimento, análise e resposta às requisições de exercício de direitos dos titulares de dados pessoais, no âmbito da Câmara Municipal de Tacaimbó, nos termos da Lei Federal nº 13.709, de 14 de agosto de 2018 – Lei Geral de Proteção de Dados Pessoais (LGPD) e da Lei Federal nº 12.527/2011 (Lei de Acesso à Informação – LAI), e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/511/projeto_de_resolucao_002-2025ap.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Arquivo Público e Tabela de Temporalidade da Câmara Municipal de Tacaimbó.</t>
   </si>
   <si>
     <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/569/projeto_de_resolucao_003-2026ap.pdf</t>
   </si>
   <si>
     <t>INSTITUI A COMISSÃO ESPECIAL PARA REVISAR A LEI ORGÂNICA DO MUNICÍPIO DE TACAIMBÓ/PE, BEM COMO DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
+    <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/587/projeto_de_resolucao_004-2026ap.pdf</t>
+  </si>
+  <si>
     <t>Dispõe sobre procedimento de prevenção, comunicação, resposta, tratamento, registro e mitigação de incidentes de segurança da informação e de proteção de dados pessoais, inclusive os que envolvam acervos físicos e digitais, no âmbito da Câmara Municipal de Tacaimbó, e dá outras providências.</t>
   </si>
   <si>
+    <t>DECLARAMOS PARA OS DEVIDOS FINS QUE O ÚLTIMO PROJETO DE RESOLUÇÃO APRESENTADO FOI O 004/2026 EM 05/08/2026.</t>
+  </si>
+  <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto legislativo</t>
   </si>
   <si>
     <t>NADILSON NUNES</t>
   </si>
   <si>
     <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/456/projeto_de_decreto_n_001-2026.pdf</t>
   </si>
   <si>
     <t>Outorga título de cidadão Honorário de Tacaimbó ao senhor Calos Veras.</t>
   </si>
   <si>
     <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/485/projeto_de_decreto_n_002-2026ap.pdf</t>
   </si>
   <si>
     <t>Fica outorgado o “Título de Cidadão Honorário” de Tacaimbó ao Senhor Humberto Costa, Senador da República.</t>
   </si>
   <si>
     <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/486/projeto_de_decreto_n_003-2026ap.pdf</t>
   </si>
   <si>
     <t>Fica outorgado o “Título de Cidadão Honorário” de Tacaimbó ao Senhor Gilvandro Estrela de Oliveira, ex-vereador e atualmente Prefeito da cidade de Belo Jardim.</t>
@@ -395,72 +480,96 @@
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 004/2026.</t>
   </si>
   <si>
     <t>LIA BRAÚNA</t>
   </si>
   <si>
     <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/570/projeto_de_decreto_n_007-2026ap.pdf</t>
   </si>
   <si>
     <t>Fica outorgado o “Título de Cidadão Honorário” de Tacaimbó ao Sr. Davi Emanuel Bezerra Batista, pelos relevantes serviços prestados a essa municipalidade.</t>
   </si>
   <si>
     <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/571/projeto_de_decreto_n_008-2026ap.pdf</t>
   </si>
   <si>
     <t>Fica outorgado o “Título de Cidadão Honorário” de Tacaimbó ao Sr. José Jadilson Gonçalves da Silva, pelos relevantes serviços prestados a essa municipalidade.</t>
   </si>
   <si>
     <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/572/projeto_de_decreto_n_009-2026ap.pdf</t>
   </si>
   <si>
     <t>Fica outorgado o “Título de Cidadã Honorária” de Tacaimbó a Exma. Sra. Ingrid Zanella Andrade Campos, pelos relevantes serviços prestados a essa municipalidade.</t>
   </si>
   <si>
+    <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/588/projeto_de_decreto_011-2026ap.pdf</t>
+  </si>
+  <si>
     <t>Fica outorgado o “Título de Cidadã Honorária” de Tacaimbó a Sr.ª Débora Almeida, pelos inúmeros e relevantes serviços prestados a essa municipalidade.</t>
   </si>
   <si>
+    <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/594/projeto_de_decreto_012-2026001.pdf</t>
+  </si>
+  <si>
     <t>Fica outorgado o “Título de Cidadã Honorária” de Tacaimbó a Sr.ª. Maria do Socorro L. da Silva, pelos inúmeros e relevantes serviços prestados a essa municipalidade.</t>
   </si>
   <si>
+    <t>DECLARAMOS PARA OS DEVIDOS FINS QUE O ÚLTIMO PROJETO DE DECRETO LEGISLATIVO APRESENTADO FOI O 012/2026 EM 20/08/2026.</t>
+  </si>
+  <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emendas</t>
   </si>
   <si>
     <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/509/projeto_de_emenda_001-2026ap.pdf</t>
   </si>
   <si>
     <t>INCLUI O ART. 183 NA LEI ORGÂNICA DO MUNICÍPIO DE TACAIMBÓ, PARA ADOTAR NO PROCESSO LEGISLATIVO ORÇAMENTÁRIO MUNICIPAL AS EMENDAS IMPOSITIVAS INDIVIDUAIS DE VEREADORES.</t>
   </si>
   <si>
     <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/568/projeto_de_emenda_001-2026_ao_projeto_012ap.pdf</t>
   </si>
   <si>
     <t>EMENDA N° 001, AO PROJETO DE LEI Nº 012/2025. ALTERA E SUPRIME ARTIGOS DO PROJETO DE LEI DO EXECUTIVO Nº 12/2025.</t>
+  </si>
+  <si>
+    <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/611/emenda_01_ao_projeto_012-2026ap.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA N° 01, AO PROJETO DE LEI DO EXECUTIVO Nº 12/2026 - Inclui artigo ao Projeto de Lei do Executivo nº 12/2026, que estabelece as diretrizes para elaboração e a execução da Lei Orçamentária de 2027 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/616/emenda_02_ao_projeto_012-2026ap.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA N° 02, AO PROJETO DE LEI DO EXECUTIVO Nº 12/2026 Altera o artigo 44 do Projeto da Lei n° 12/2026, que estabelece as diretrizes para elaboração e a execução da Lei Orçamentária de 2027 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Emenda 01, ao projeto de lei do executivo de N° 013/2026 - MODIFICA O ART. 1° DO PROJETO DE LEI DO EXECUTIVO Nº 13/2026, QUE ALTERA A LEI MUNICIPAL N° 481, DE 27 DE NOVEMBRO DE 2001, QUE INSTITUI A FESTA DO MAXIXE NO MUNICÍPIO DE TACAIMBÓ, PARA DISPOR SOBRE O PERÍODO DE REALIZAÇÃO DO EVENTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PTC</t>
   </si>
   <si>
     <t>Parecer do Tribunal de Contas</t>
   </si>
   <si>
     <t>Tribunal de Contas Estadual - TCE</t>
   </si>
   <si>
     <t>Parecer prévio sobre o julgamento da prestação de contas de governo da prefeitura Municipal de Tacaimbó,  exercício de 2022, Processo TCE-PE N° 23100683-4.</t>
   </si>
   <si>
     <t>Parecer prévio sobre o julgamento da prestação de contas de governo da prefeitura Municipal de Tacaimbó, exercício de 2023, Processo TCE-PE N° 24100533-4.</t>
   </si>
   <si>
     <t>Parecer prévio sobre o julgamento da prestação de contas de governo da prefeitura Municipal de Tacaimbó, exercício de 2024, PROCESSO TCE-PE N° 25100674-8.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
@@ -728,51 +837,107 @@
   <si>
     <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/567/requerimento_41-2026.pdf</t>
   </si>
   <si>
     <t>Solicito que seja disponibilizada uma van para realizar o transporte dos idosos residentes na zona rural até o Centro dos Idosos do município, garantindo sua participação nas atividades desenvolvidas no local.</t>
   </si>
   <si>
     <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/574/requerimento_042-2026.pdf</t>
   </si>
   <si>
     <t>Solicito que seja reformado a Unidade Básica de Saúde de Riacho Fechado (UBS).</t>
   </si>
   <si>
     <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/583/requerimento_044-2026.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito a abertura de uma passagem para à Rua Valdeci Cosme da Silva.</t>
   </si>
   <si>
     <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/584/requerimento_045-2026.pdf</t>
   </si>
   <si>
     <t>Solicito que seja disponibilizada, pela Prefeitura de Tacaimbó, uma piscina destinada à realização de hidroterapia.</t>
   </si>
   <si>
+    <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/593/requerimento_047-2026.pdf</t>
+  </si>
+  <si>
     <t>Solicito que seja feito a recuperação com aplicação de metralha no Trecho da estrada entre Pedro e Nal do Bar, no Sitio boa Vista de Baixo.</t>
+  </si>
+  <si>
+    <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/595/requerimento_048-2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO O ENCAMINHAMENTO DE PROJETO DE LEI DISPONDO SOBRE O REENQUADRAMENTO DOS SERVIDORES OCUPANTES DO CARGO EFETIVO DE MOTORISTA QUE EXERÇAM ATRIBUIÇÕES DE CONDUÇÃO DE AMBULÂNCIAS PARA O CARGO DE CONDUTOR DE AMBULÂNCIA.</t>
+  </si>
+  <si>
+    <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/596/requerimento_049-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que seja feito o calçamento da Rua Estrada das Lágrimas, Sitio Cova das Negras, estrada que dá acesso ao Cruzeiro.</t>
+  </si>
+  <si>
+    <t>Solicito que seja feito a  manutenção, pintura e conserto dos equipamentos das Praças de Riacho Fechado, da Igrejinha e da Vila Melancia.</t>
+  </si>
+  <si>
+    <t>Solicito que seja implantado o centro de convivência do idoso (CCI) nas instalações do antigo açougue de Riacho Fechado e no antigo Posto de Saúde da Vila Melancia</t>
+  </si>
+  <si>
+    <t>Solicito para que seja feito a reforma para que a utilização do antigo Posto de Saúde de Riacho Fechado seja para atividades educacionais e recreativas.</t>
+  </si>
+  <si>
+    <t>Solicito que seja feito a pavimentação asfáltica das principais ruas de Riacho Fechado.</t>
+  </si>
+  <si>
+    <t>Solicito que seja asfaltada a Rua Sebastião Clemente, rua da pizzaria e pastelaria do Marcelo e a Rua Pedro de Góes onde fica a câmara de Vereadores.</t>
+  </si>
+  <si>
+    <t>Solicito a prefeitura que junto á NEOENERGIA PERNAMBUCO (CELPE), analise e tome as devidas providências quanto às constantes interrupções no fornecimento de energia elétrica no bairro da Portelinha e zona rural.</t>
+  </si>
+  <si>
+    <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/618/requerimento_056_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A CONVOCAÇÃO DE SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE TACAIMBÓ, ESTADO DE PERAMBUCO, PARA FINS DE REALIZAÇÃO DA ELEIÇÃO DA MESA DIRETORA PARA O 2° BIÊNIO LEGISLATIVO, BEM COMO DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
+  </si>
+  <si>
+    <t>CLARICE DE RAMOS_x000D_
+CÍCERO ALUIZIO_x000D_
+EDUARDO FRANÇA_x000D_
+FAIA DE RIACHO_x000D_
+LIA BRAÚNA_x000D_
+NADILSON NUNES_x000D_
+NAZARÉ DE CLÁUDIO DO RAIO X_x000D_
+PAULO DE NESTA_x000D_
+VADO VENENO</t>
+  </si>
+  <si>
+    <t>Solicito que a prefeitura elabore e encaminhe à Câmara Municipal de Vereadores o projeto de lei dispondo sobre o Zoneamento Urbano do Município de Tacaimbó.</t>
+  </si>
+  <si>
+    <t>Solicito que seja feito uma passagem molhada antes da casa de Sargento Hildo, depois da vila Igrejinha.</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Voto de aplausos</t>
   </si>
   <si>
     <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/454/mocao_de_aplausos_n_001-2026ap.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a senhora Luana Cândido da Silva.</t>
   </si>
   <si>
     <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/464/mocao_de_aplausos_n002-2026ap.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao senhor, Jonas Marques da Penha.</t>
   </si>
   <si>
     <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/525/mocao_de_aplausos_n_003-2026_ap.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Colégio incentivo.</t>
   </si>
@@ -1112,68 +1277,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/451/ata_da_1_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/462/ata_da_2__reuniao_ordinaria_001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/463/ata_da_3__reuniao_ordinaria_001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/477/ata_4_reuniao_ordinaria__01-04-26.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/487/ata_da_5__reuniao_ordinaria_001.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/501/ata_da_6__reuniao_ordinaria_001.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/516/ata_da_7__reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/530/ata_da_8_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/564/ata_da_9__reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/449/ata_da_1_reuniao_extraordinaria_001.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/450/ata_da_2__reuniao_extraordinaria_001.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/452/ata_da_3__reuniao_extraordinaria_001.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/453/ata_da_4_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/502/ata_da_5_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/433/pl001-2025executivo-ap.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/434/pl002-2025executivo-ap.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/436/pl003-2025executivo-ap.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/478/pl_04_exe001.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/482/pl_05_exe001.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/483/projeto_de_lei_006-2026_executivo_ap.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/484/pl_07_exe001.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/576/projeto_de_lei_010-2026_executivo_ap.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/581/projeto_de_lei_011-2026_executivo_ap.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/435/pl002-2025legislativo-ap.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/446/projeto_de_lei_002-2026-legislativo-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/461/pl003-2026-legislativo-ap.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/489/projeto_de_lei_009_de_2026001.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/490/projeto_de_lei_010_de_2026001.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/496/projeto_de_lei_013_de_2026001.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/499/projeto_de_lei_014_de_2026001.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/500/projeto_de_lei_015_de_2026001_1.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/510/projeto_de_resolucao_001-2026ap.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/511/projeto_de_resolucao_002-2025ap.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/569/projeto_de_resolucao_003-2026ap.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/456/projeto_de_decreto_n_001-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/485/projeto_de_decreto_n_002-2026ap.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/486/projeto_de_decreto_n_003-2026ap.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/570/projeto_de_decreto_n_007-2026ap.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/571/projeto_de_decreto_n_008-2026ap.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/572/projeto_de_decreto_n_009-2026ap.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/509/projeto_de_emenda_001-2026ap.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/568/projeto_de_emenda_001-2026_ao_projeto_012ap.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/465/requerimento_001-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/466/requerimento_002-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/442/requerimento_003-2026ap.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/443/requerimento_004-2026ap.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/445/requerimento_005-2026ap.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/447/requerimento_006-2026ap.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/448/requerimento_007-2026ap.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/455/requerimento_008-2026ap.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/457/requerimento_009-2026ap.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/458/requerimento_010-2026ap.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/459/requerimento_011-2026ap.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/460/requerimento_012-2026ap.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/474/requerimento_013-2026ap.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/472/requerimento_014-2026ap.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/473/requerimento_015-2026ap.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/475/requerimento_016-2026ap.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/476/requerimento_017-2026ap.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/488/requerimento_019-2026ap.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/493/requerimento_019-2026ap.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/494/requerimento_020-2026ap.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/495/requerimento_021-2026ap.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/497/requerimento_022-2026ap.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/498/requerimento_023-2026ap.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/503/requerimento_024-2026ap.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/504/requerimento_025-2026ap.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/505/requerimento_026-2026ap.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/506/requerimento_027-2026ap.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/507/requerimento_028-2026ap.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/508/requerimento_029-2026ap.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/515/requerimento_030-2026ap.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/517/requerimento_031-2026ap.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/518/requerimento_032-2026ap.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/527/requerimento_33-2026ap.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/528/requerimento_34-2026ap.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/529/requerimento_35-2026ap.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/561/requerimento_36-2026ap.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/562/requerimento_37-2026ap.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/563/requerimento_038-2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/565/requerimento_039-2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/566/requerimento_040-2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/567/requerimento_41-2026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/574/requerimento_042-2026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/583/requerimento_044-2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/584/requerimento_045-2026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/454/mocao_de_aplausos_n_001-2026ap.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/464/mocao_de_aplausos_n002-2026ap.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/525/mocao_de_aplausos_n_003-2026_ap.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/526/mocao_de_aplausos_n_004-2026_ap.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/573/mocao_de_aplausos_005-2026ap.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/451/ata_da_1_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/462/ata_da_2__reuniao_ordinaria_001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/463/ata_da_3__reuniao_ordinaria_001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/477/ata_4_reuniao_ordinaria__01-04-26.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/487/ata_da_5__reuniao_ordinaria_001.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/501/ata_da_6__reuniao_ordinaria_001.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/516/ata_da_7__reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/530/ata_da_8_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/564/ata_da_9__reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/585/ata_da_10_reuniao_ordinaria_18-06-26001.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/591/ata_da_1_reuniao_ordinaria_2p_05-08-26001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/612/ata_da_3_reuniao_ordinaria_2p_03-09-26001.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/621/ata_da_4_reuniao_ordinaria_2p_14-09-26001.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/449/ata_da_1_reuniao_extraordinaria_001.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/450/ata_da_2__reuniao_extraordinaria_001.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/452/ata_da_3__reuniao_extraordinaria_001.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/453/ata_da_4_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/502/ata_da_5_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/586/ata_da_6_reuniao_extraordinaria_18-06-26001.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/592/ata_da_7_reuniao_extraordinaria_05-08-26001.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/613/ata_da_8_reuniao_extraordinaria_03-09-26001.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/622/ata_da_9_reuniao_extraordinaria_14-09-26001.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/433/pl001-2025executivo-ap.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/434/pl002-2025executivo-ap.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/436/pl003-2025executivo-ap.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/478/pl_04_exe001.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/482/pl_05_exe001.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/483/projeto_de_lei_006-2026_executivo_ap.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/484/pl_07_exe001.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/512/projeto_de_lei_008-2026_executivo_ap.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/576/projeto_de_lei_010-2026_executivo_ap.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/581/projeto_de_lei_011-2026_executivo_ap.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/606/projeto_de_lei_012-_ldo_2027_-2026_executivo_ap.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/435/pl002-2025legislativo-ap.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/446/projeto_de_lei_002-2026-legislativo-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/461/pl003-2026-legislativo-ap.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/489/projeto_de_lei_009_de_2026001.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/490/projeto_de_lei_010_de_2026001.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/491/projeto_de_lei_011-2026-legislativoap.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/492/projeto_de_lei_012-2026-legislativoap.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/496/projeto_de_lei_013_de_2026001.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/499/projeto_de_lei_014_de_2026001.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/500/projeto_de_lei_015_de_2026001_1.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/605/pl_017_de_2026001.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/510/projeto_de_resolucao_001-2026ap.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/511/projeto_de_resolucao_002-2025ap.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/569/projeto_de_resolucao_003-2026ap.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/587/projeto_de_resolucao_004-2026ap.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/456/projeto_de_decreto_n_001-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/485/projeto_de_decreto_n_002-2026ap.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/486/projeto_de_decreto_n_003-2026ap.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/570/projeto_de_decreto_n_007-2026ap.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/571/projeto_de_decreto_n_008-2026ap.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/572/projeto_de_decreto_n_009-2026ap.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/588/projeto_de_decreto_011-2026ap.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/594/projeto_de_decreto_012-2026001.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/509/projeto_de_emenda_001-2026ap.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/568/projeto_de_emenda_001-2026_ao_projeto_012ap.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/611/emenda_01_ao_projeto_012-2026ap.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/616/emenda_02_ao_projeto_012-2026ap.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/465/requerimento_001-2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/466/requerimento_002-2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/442/requerimento_003-2026ap.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/443/requerimento_004-2026ap.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/445/requerimento_005-2026ap.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/447/requerimento_006-2026ap.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/448/requerimento_007-2026ap.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/455/requerimento_008-2026ap.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/457/requerimento_009-2026ap.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/458/requerimento_010-2026ap.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/459/requerimento_011-2026ap.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/460/requerimento_012-2026ap.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/474/requerimento_013-2026ap.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/472/requerimento_014-2026ap.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/473/requerimento_015-2026ap.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/475/requerimento_016-2026ap.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/476/requerimento_017-2026ap.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/488/requerimento_019-2026ap.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/493/requerimento_019-2026ap.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/494/requerimento_020-2026ap.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/495/requerimento_021-2026ap.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/497/requerimento_022-2026ap.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/498/requerimento_023-2026ap.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/503/requerimento_024-2026ap.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/504/requerimento_025-2026ap.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/505/requerimento_026-2026ap.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/506/requerimento_027-2026ap.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/507/requerimento_028-2026ap.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/508/requerimento_029-2026ap.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/515/requerimento_030-2026ap.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/517/requerimento_031-2026ap.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/518/requerimento_032-2026ap.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/527/requerimento_33-2026ap.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/528/requerimento_34-2026ap.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/529/requerimento_35-2026ap.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/561/requerimento_36-2026ap.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/562/requerimento_37-2026ap.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/563/requerimento_038-2026.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/565/requerimento_039-2026.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/566/requerimento_040-2026.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/567/requerimento_41-2026.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/574/requerimento_042-2026.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/583/requerimento_044-2026.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/584/requerimento_045-2026.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/593/requerimento_047-2026.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/595/requerimento_048-2026.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/596/requerimento_049-2026.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/618/requerimento_056_de_2026.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/454/mocao_de_aplausos_n_001-2026ap.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/464/mocao_de_aplausos_n002-2026ap.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/525/mocao_de_aplausos_n_003-2026_ap.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/526/mocao_de_aplausos_n_004-2026_ap.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2026/573/mocao_de_aplausos_005-2026ap.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H115"/>
+  <dimension ref="A1:H142"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="36.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="119.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="121" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1439,2723 +1604,3422 @@
       </c>
       <c r="H11" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>591</v>
       </c>
       <c r="B12">
         <v>2026</v>
       </c>
       <c r="C12">
         <v>11</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="H12" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
-        <v>449</v>
+        <v>604</v>
       </c>
       <c r="B13">
         <v>2026</v>
       </c>
       <c r="C13">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>32</v>
+        <v>9</v>
       </c>
       <c r="F13" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
-        <v>450</v>
+        <v>612</v>
       </c>
       <c r="B14">
         <v>2026</v>
       </c>
       <c r="C14">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>32</v>
+        <v>9</v>
       </c>
       <c r="F14" t="s">
+        <v>10</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="G14" s="1" t="s">
+      <c r="H14" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
-        <v>452</v>
+        <v>621</v>
       </c>
       <c r="B15">
         <v>2026</v>
       </c>
       <c r="C15">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>32</v>
+        <v>9</v>
       </c>
       <c r="F15" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="H15" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="B16">
         <v>2026</v>
       </c>
       <c r="C16">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="F16" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>40</v>
       </c>
       <c r="H16" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
-        <v>502</v>
+        <v>450</v>
       </c>
       <c r="B17">
         <v>2026</v>
       </c>
       <c r="C17">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="F17" t="s">
-        <v>10</v>
+        <v>42</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="H17" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
-        <v>586</v>
+        <v>452</v>
       </c>
       <c r="B18">
         <v>2026</v>
       </c>
       <c r="C18">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="F18" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>29</v>
+        <v>45</v>
       </c>
       <c r="H18" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
-        <v>592</v>
+        <v>453</v>
       </c>
       <c r="B19">
         <v>2026</v>
       </c>
       <c r="C19">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="F19" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>29</v>
+        <v>47</v>
       </c>
       <c r="H19" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
-        <v>433</v>
+        <v>502</v>
       </c>
       <c r="B20">
         <v>2026</v>
       </c>
       <c r="C20">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D20" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="F20" t="s">
-        <v>48</v>
+        <v>10</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>49</v>
       </c>
       <c r="H20" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
-        <v>434</v>
+        <v>586</v>
       </c>
       <c r="B21">
         <v>2026</v>
       </c>
       <c r="C21">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="D21" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="F21" t="s">
-        <v>48</v>
+        <v>10</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H21" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
-        <v>436</v>
+        <v>592</v>
       </c>
       <c r="B22">
         <v>2026</v>
       </c>
       <c r="C22">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="D22" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="E22" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="F22" t="s">
-        <v>48</v>
+        <v>10</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>53</v>
       </c>
       <c r="H22" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
-        <v>478</v>
+        <v>613</v>
       </c>
       <c r="B23">
         <v>2026</v>
       </c>
       <c r="C23">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="D23" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="E23" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="F23" t="s">
-        <v>48</v>
+        <v>10</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>55</v>
       </c>
       <c r="H23" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
-        <v>482</v>
+        <v>622</v>
       </c>
       <c r="B24">
         <v>2026</v>
       </c>
       <c r="C24">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="D24" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="E24" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="F24" t="s">
-        <v>48</v>
+        <v>10</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>57</v>
       </c>
       <c r="H24" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
-        <v>483</v>
+        <v>433</v>
       </c>
       <c r="B25">
         <v>2026</v>
       </c>
       <c r="C25">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="D25" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="E25" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="F25" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="H25" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
-        <v>484</v>
+        <v>434</v>
       </c>
       <c r="B26">
         <v>2026</v>
       </c>
       <c r="C26">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="D26" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="E26" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="F26" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="H26" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
-        <v>512</v>
+        <v>436</v>
       </c>
       <c r="B27">
         <v>2026</v>
       </c>
       <c r="C27">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="D27" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="E27" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="F27" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>29</v>
+        <v>66</v>
       </c>
       <c r="H27" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
-        <v>513</v>
+        <v>478</v>
       </c>
       <c r="B28">
         <v>2026</v>
       </c>
       <c r="C28">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="D28" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="E28" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="F28" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>29</v>
+        <v>68</v>
       </c>
       <c r="H28" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
-        <v>576</v>
+        <v>482</v>
       </c>
       <c r="B29">
         <v>2026</v>
       </c>
       <c r="C29">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="D29" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="E29" t="s">
-        <v>47</v>
+        <v>60</v>
+      </c>
+      <c r="F29" t="s">
+        <v>61</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="H29" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
-        <v>581</v>
+        <v>483</v>
       </c>
       <c r="B30">
         <v>2026</v>
       </c>
       <c r="C30">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="D30" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="E30" t="s">
-        <v>47</v>
+        <v>60</v>
+      </c>
+      <c r="F30" t="s">
+        <v>61</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H30" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
-        <v>582</v>
+        <v>484</v>
       </c>
       <c r="B31">
         <v>2026</v>
       </c>
       <c r="C31">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D31" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="E31" t="s">
-        <v>47</v>
+        <v>60</v>
+      </c>
+      <c r="F31" t="s">
+        <v>61</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>29</v>
+        <v>74</v>
       </c>
       <c r="H31" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
-        <v>435</v>
+        <v>512</v>
       </c>
       <c r="B32">
         <v>2026</v>
       </c>
       <c r="C32">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="D32" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="E32" t="s">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="F32" t="s">
-        <v>35</v>
+        <v>61</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="H32" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
-        <v>446</v>
+        <v>513</v>
       </c>
       <c r="B33">
         <v>2026</v>
       </c>
       <c r="C33">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="D33" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="E33" t="s">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="F33" t="s">
-        <v>74</v>
+        <v>61</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>75</v>
+        <v>33</v>
       </c>
       <c r="H33" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
-        <v>461</v>
+        <v>576</v>
       </c>
       <c r="B34">
         <v>2026</v>
       </c>
       <c r="C34">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="D34" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="E34" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>60</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="H34" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
-        <v>467</v>
+        <v>581</v>
       </c>
       <c r="B35">
         <v>2026</v>
       </c>
       <c r="C35">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="D35" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="E35" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>29</v>
+        <v>81</v>
       </c>
       <c r="H35" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
-        <v>468</v>
+        <v>606</v>
       </c>
       <c r="B36">
         <v>2026</v>
       </c>
       <c r="C36">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D36" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="E36" t="s">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="F36" t="s">
-        <v>80</v>
+        <v>61</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>29</v>
+        <v>83</v>
       </c>
       <c r="H36" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
-        <v>469</v>
+        <v>615</v>
       </c>
       <c r="B37">
         <v>2026</v>
       </c>
       <c r="C37">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="D37" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="E37" t="s">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="F37" t="s">
-        <v>80</v>
+        <v>61</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="H37" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
-        <v>470</v>
+        <v>624</v>
       </c>
       <c r="B38">
         <v>2026</v>
       </c>
       <c r="C38">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D38" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="E38" t="s">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="F38" t="s">
-        <v>80</v>
+        <v>61</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="H38" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
-        <v>471</v>
+        <v>625</v>
       </c>
       <c r="B39">
         <v>2026</v>
       </c>
       <c r="C39">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D39" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="E39" t="s">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="F39" t="s">
-        <v>85</v>
+        <v>61</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="H39" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
-        <v>489</v>
+        <v>626</v>
       </c>
       <c r="B40">
         <v>2026</v>
       </c>
       <c r="C40">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="D40" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="E40" t="s">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="F40" t="s">
-        <v>35</v>
+        <v>61</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>87</v>
+        <v>33</v>
       </c>
       <c r="H40" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
-        <v>490</v>
+        <v>435</v>
       </c>
       <c r="B41">
         <v>2026</v>
       </c>
       <c r="C41">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="D41" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="E41" t="s">
-        <v>71</v>
+        <v>90</v>
       </c>
       <c r="F41" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="H41" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
-        <v>491</v>
+        <v>446</v>
       </c>
       <c r="B42">
         <v>2026</v>
       </c>
       <c r="C42">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="D42" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="E42" t="s">
-        <v>71</v>
+        <v>90</v>
       </c>
       <c r="F42" t="s">
-        <v>74</v>
+        <v>93</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>29</v>
+        <v>94</v>
       </c>
       <c r="H42" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
-        <v>492</v>
+        <v>461</v>
       </c>
       <c r="B43">
         <v>2026</v>
       </c>
       <c r="C43">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="D43" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="E43" t="s">
-        <v>71</v>
+        <v>90</v>
       </c>
       <c r="F43" t="s">
-        <v>74</v>
+        <v>96</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>29</v>
+        <v>97</v>
       </c>
       <c r="H43" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
-        <v>496</v>
+        <v>467</v>
       </c>
       <c r="B44">
         <v>2026</v>
       </c>
       <c r="C44">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="D44" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="E44" t="s">
-        <v>71</v>
+        <v>90</v>
       </c>
       <c r="F44" t="s">
-        <v>77</v>
+        <v>99</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>93</v>
+        <v>33</v>
       </c>
       <c r="H44" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
-        <v>499</v>
+        <v>468</v>
       </c>
       <c r="B45">
         <v>2026</v>
       </c>
       <c r="C45">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="D45" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="E45" t="s">
-        <v>71</v>
+        <v>90</v>
       </c>
       <c r="F45" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>95</v>
+        <v>33</v>
       </c>
       <c r="H45" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
-        <v>500</v>
+        <v>469</v>
       </c>
       <c r="B46">
         <v>2026</v>
       </c>
       <c r="C46">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="D46" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="E46" t="s">
-        <v>71</v>
+        <v>90</v>
       </c>
       <c r="F46" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>97</v>
+        <v>33</v>
       </c>
       <c r="H46" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
-        <v>589</v>
+        <v>470</v>
       </c>
       <c r="B47">
         <v>2026</v>
       </c>
       <c r="C47">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="D47" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="E47" t="s">
-        <v>71</v>
+        <v>90</v>
       </c>
       <c r="F47" t="s">
-        <v>35</v>
+        <v>99</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="H47" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
-        <v>510</v>
+        <v>471</v>
       </c>
       <c r="B48">
         <v>2026</v>
       </c>
       <c r="C48">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="D48" t="s">
-        <v>100</v>
+        <v>89</v>
       </c>
       <c r="E48" t="s">
-        <v>101</v>
+        <v>90</v>
       </c>
       <c r="F48" t="s">
-        <v>35</v>
+        <v>104</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>102</v>
+        <v>33</v>
       </c>
       <c r="H48" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
-        <v>511</v>
+        <v>489</v>
       </c>
       <c r="B49">
         <v>2026</v>
       </c>
       <c r="C49">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="D49" t="s">
-        <v>100</v>
+        <v>89</v>
       </c>
       <c r="E49" t="s">
-        <v>101</v>
+        <v>90</v>
       </c>
       <c r="F49" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="H49" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
-        <v>569</v>
+        <v>490</v>
       </c>
       <c r="B50">
         <v>2026</v>
       </c>
       <c r="C50">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="D50" t="s">
-        <v>100</v>
+        <v>89</v>
       </c>
       <c r="E50" t="s">
-        <v>101</v>
+        <v>90</v>
       </c>
       <c r="F50" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="H50" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
-        <v>587</v>
+        <v>491</v>
       </c>
       <c r="B51">
         <v>2026</v>
       </c>
       <c r="C51">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="D51" t="s">
-        <v>100</v>
+        <v>89</v>
       </c>
       <c r="E51" t="s">
-        <v>101</v>
+        <v>90</v>
       </c>
       <c r="F51" t="s">
-        <v>35</v>
+        <v>93</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>29</v>
+        <v>110</v>
       </c>
       <c r="H51" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
-        <v>456</v>
+        <v>492</v>
       </c>
       <c r="B52">
         <v>2026</v>
       </c>
       <c r="C52">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="D52" t="s">
-        <v>109</v>
+        <v>89</v>
       </c>
       <c r="E52" t="s">
-        <v>110</v>
+        <v>90</v>
       </c>
       <c r="F52" t="s">
-        <v>111</v>
+        <v>93</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>112</v>
       </c>
       <c r="H52" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
-        <v>485</v>
+        <v>496</v>
       </c>
       <c r="B53">
         <v>2026</v>
       </c>
       <c r="C53">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="D53" t="s">
-        <v>109</v>
+        <v>89</v>
       </c>
       <c r="E53" t="s">
-        <v>110</v>
+        <v>90</v>
       </c>
       <c r="F53" t="s">
-        <v>111</v>
+        <v>96</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>114</v>
       </c>
       <c r="H53" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
-        <v>486</v>
+        <v>499</v>
       </c>
       <c r="B54">
         <v>2026</v>
       </c>
       <c r="C54">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="D54" t="s">
-        <v>109</v>
+        <v>89</v>
       </c>
       <c r="E54" t="s">
-        <v>110</v>
+        <v>90</v>
       </c>
       <c r="F54" t="s">
-        <v>111</v>
+        <v>93</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>116</v>
       </c>
       <c r="H54" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
-        <v>514</v>
+        <v>500</v>
       </c>
       <c r="B55">
         <v>2026</v>
       </c>
       <c r="C55">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="D55" t="s">
-        <v>109</v>
+        <v>89</v>
       </c>
       <c r="E55" t="s">
-        <v>110</v>
+        <v>90</v>
       </c>
       <c r="F55" t="s">
-        <v>74</v>
+        <v>93</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>29</v>
+        <v>118</v>
       </c>
       <c r="H55" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
-        <v>570</v>
+        <v>589</v>
       </c>
       <c r="B56">
         <v>2026</v>
       </c>
       <c r="C56">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D56" t="s">
-        <v>109</v>
+        <v>89</v>
       </c>
       <c r="E56" t="s">
-        <v>110</v>
+        <v>90</v>
       </c>
       <c r="F56" t="s">
-        <v>119</v>
+        <v>42</v>
       </c>
       <c r="G56" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H56" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
-        <v>571</v>
+        <v>605</v>
       </c>
       <c r="B57">
         <v>2026</v>
       </c>
       <c r="C57">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="D57" t="s">
-        <v>109</v>
+        <v>89</v>
       </c>
       <c r="E57" t="s">
-        <v>110</v>
+        <v>90</v>
       </c>
       <c r="F57" t="s">
-        <v>77</v>
+        <v>93</v>
       </c>
       <c r="G57" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H57" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
-        <v>572</v>
+        <v>614</v>
       </c>
       <c r="B58">
         <v>2026</v>
       </c>
       <c r="C58">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="D58" t="s">
-        <v>109</v>
+        <v>123</v>
       </c>
       <c r="E58" t="s">
-        <v>110</v>
+        <v>124</v>
       </c>
       <c r="F58" t="s">
-        <v>74</v>
+        <v>61</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>124</v>
+        <v>33</v>
       </c>
       <c r="H58" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
-        <v>588</v>
+        <v>510</v>
       </c>
       <c r="B59">
         <v>2026</v>
       </c>
       <c r="C59">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="D59" t="s">
-        <v>109</v>
+        <v>126</v>
       </c>
       <c r="E59" t="s">
-        <v>110</v>
+        <v>127</v>
       </c>
       <c r="F59" t="s">
-        <v>119</v>
+        <v>42</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>29</v>
+        <v>128</v>
       </c>
       <c r="H59" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
-        <v>594</v>
+        <v>511</v>
       </c>
       <c r="B60">
         <v>2026</v>
       </c>
       <c r="C60">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="D60" t="s">
-        <v>109</v>
+        <v>126</v>
       </c>
       <c r="E60" t="s">
-        <v>110</v>
+        <v>127</v>
       </c>
       <c r="F60" t="s">
-        <v>77</v>
+        <v>42</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>29</v>
+        <v>130</v>
       </c>
       <c r="H60" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
-        <v>509</v>
+        <v>569</v>
       </c>
       <c r="B61">
         <v>2026</v>
       </c>
       <c r="C61">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D61" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E61" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="F61" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="H61" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
-        <v>568</v>
+        <v>587</v>
       </c>
       <c r="B62">
         <v>2026</v>
       </c>
       <c r="C62">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D62" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E62" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="F62" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="H62" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
-        <v>480</v>
+        <v>602</v>
       </c>
       <c r="B63">
         <v>2026</v>
       </c>
       <c r="C63">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D63" t="s">
-        <v>134</v>
+        <v>126</v>
       </c>
       <c r="E63" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="F63" t="s">
+        <v>127</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H63" t="s">
         <v>136</v>
-      </c>
-[...4 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
-        <v>481</v>
+        <v>456</v>
       </c>
       <c r="B64">
         <v>2026</v>
       </c>
       <c r="C64">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D64" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="E64" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="F64" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>29</v>
+        <v>140</v>
       </c>
       <c r="H64" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
-        <v>590</v>
+        <v>485</v>
       </c>
       <c r="B65">
         <v>2026</v>
       </c>
       <c r="C65">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D65" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="E65" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="F65" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>29</v>
+        <v>142</v>
       </c>
       <c r="H65" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
-        <v>465</v>
+        <v>486</v>
       </c>
       <c r="B66">
         <v>2026</v>
       </c>
       <c r="C66">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D66" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="E66" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="F66" t="s">
-        <v>74</v>
+        <v>139</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="H66" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
-        <v>466</v>
+        <v>514</v>
       </c>
       <c r="B67">
         <v>2026</v>
       </c>
       <c r="C67">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D67" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="E67" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="F67" t="s">
-        <v>74</v>
+        <v>93</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>144</v>
+        <v>33</v>
       </c>
       <c r="H67" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
-        <v>442</v>
+        <v>570</v>
       </c>
       <c r="B68">
         <v>2026</v>
       </c>
       <c r="C68">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="D68" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="E68" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="F68" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="H68" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
-        <v>443</v>
+        <v>571</v>
       </c>
       <c r="B69">
         <v>2026</v>
       </c>
       <c r="C69">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="D69" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="E69" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="F69" t="s">
-        <v>77</v>
+        <v>96</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="H69" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
-        <v>445</v>
+        <v>572</v>
       </c>
       <c r="B70">
         <v>2026</v>
       </c>
       <c r="C70">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="D70" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="E70" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="F70" t="s">
-        <v>77</v>
+        <v>93</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="H70" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
-        <v>447</v>
+        <v>588</v>
       </c>
       <c r="B71">
         <v>2026</v>
       </c>
       <c r="C71">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="D71" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="E71" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="F71" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>154</v>
       </c>
       <c r="H71" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
-        <v>448</v>
+        <v>594</v>
       </c>
       <c r="B72">
         <v>2026</v>
       </c>
       <c r="C72">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D72" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="E72" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="F72" t="s">
-        <v>74</v>
+        <v>96</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>156</v>
       </c>
       <c r="H72" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
-        <v>455</v>
+        <v>603</v>
       </c>
       <c r="B73">
         <v>2026</v>
       </c>
       <c r="C73">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="D73" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="E73" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>138</v>
       </c>
       <c r="G73" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H73" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
-        <v>457</v>
+        <v>509</v>
       </c>
       <c r="B74">
         <v>2026</v>
       </c>
       <c r="C74">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="D74" t="s">
-        <v>140</v>
+        <v>159</v>
       </c>
       <c r="E74" t="s">
-        <v>141</v>
+        <v>160</v>
       </c>
       <c r="F74" t="s">
-        <v>160</v>
+        <v>42</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>161</v>
       </c>
       <c r="H74" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
-        <v>458</v>
+        <v>568</v>
       </c>
       <c r="B75">
         <v>2026</v>
       </c>
       <c r="C75">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="D75" t="s">
-        <v>140</v>
+        <v>159</v>
       </c>
       <c r="E75" t="s">
-        <v>141</v>
+        <v>160</v>
       </c>
       <c r="F75" t="s">
-        <v>146</v>
+        <v>42</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>163</v>
       </c>
       <c r="H75" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
-        <v>459</v>
+        <v>611</v>
       </c>
       <c r="B76">
         <v>2026</v>
       </c>
       <c r="C76">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="D76" t="s">
-        <v>140</v>
+        <v>159</v>
       </c>
       <c r="E76" t="s">
-        <v>141</v>
+        <v>160</v>
       </c>
       <c r="F76" t="s">
-        <v>111</v>
+        <v>42</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>165</v>
       </c>
       <c r="H76" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
-        <v>460</v>
+        <v>616</v>
       </c>
       <c r="B77">
         <v>2026</v>
       </c>
       <c r="C77">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="D77" t="s">
-        <v>140</v>
+        <v>159</v>
       </c>
       <c r="E77" t="s">
-        <v>141</v>
+        <v>160</v>
       </c>
       <c r="F77" t="s">
-        <v>77</v>
+        <v>42</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>167</v>
       </c>
       <c r="H77" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
-        <v>474</v>
+        <v>629</v>
       </c>
       <c r="B78">
         <v>2026</v>
       </c>
       <c r="C78">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="D78" t="s">
-        <v>140</v>
+        <v>159</v>
       </c>
       <c r="E78" t="s">
-        <v>141</v>
+        <v>160</v>
       </c>
       <c r="F78" t="s">
-        <v>74</v>
+        <v>42</v>
       </c>
       <c r="G78" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H78" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
-        <v>472</v>
+        <v>480</v>
       </c>
       <c r="B79">
         <v>2026</v>
       </c>
       <c r="C79">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="D79" t="s">
-        <v>140</v>
+        <v>170</v>
       </c>
       <c r="E79" t="s">
-        <v>141</v>
+        <v>171</v>
       </c>
       <c r="F79" t="s">
-        <v>74</v>
+        <v>172</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>171</v>
+        <v>33</v>
       </c>
       <c r="H79" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
-        <v>473</v>
+        <v>481</v>
       </c>
       <c r="B80">
         <v>2026</v>
       </c>
       <c r="C80">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="D80" t="s">
-        <v>140</v>
+        <v>170</v>
       </c>
       <c r="E80" t="s">
-        <v>141</v>
+        <v>171</v>
       </c>
       <c r="F80" t="s">
-        <v>160</v>
+        <v>172</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>173</v>
+        <v>33</v>
       </c>
       <c r="H80" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
-        <v>475</v>
+        <v>590</v>
       </c>
       <c r="B81">
         <v>2026</v>
       </c>
       <c r="C81">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="D81" t="s">
-        <v>140</v>
+        <v>170</v>
       </c>
       <c r="E81" t="s">
-        <v>141</v>
+        <v>171</v>
       </c>
       <c r="F81" t="s">
-        <v>119</v>
+        <v>172</v>
       </c>
       <c r="G81" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H81" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
-        <v>476</v>
+        <v>465</v>
       </c>
       <c r="B82">
         <v>2026</v>
       </c>
       <c r="C82">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="D82" t="s">
-        <v>140</v>
+        <v>176</v>
       </c>
       <c r="E82" t="s">
-        <v>141</v>
+        <v>177</v>
       </c>
       <c r="F82" t="s">
-        <v>119</v>
+        <v>93</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="H82" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
-        <v>488</v>
+        <v>466</v>
       </c>
       <c r="B83">
         <v>2026</v>
       </c>
       <c r="C83">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="D83" t="s">
-        <v>140</v>
+        <v>176</v>
       </c>
       <c r="E83" t="s">
-        <v>141</v>
+        <v>177</v>
       </c>
       <c r="F83" t="s">
-        <v>160</v>
+        <v>93</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="H83" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
-        <v>493</v>
+        <v>442</v>
       </c>
       <c r="B84">
         <v>2026</v>
       </c>
       <c r="C84">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="D84" t="s">
-        <v>140</v>
+        <v>176</v>
       </c>
       <c r="E84" t="s">
-        <v>141</v>
+        <v>177</v>
       </c>
       <c r="F84" t="s">
-        <v>77</v>
+        <v>182</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="H84" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
-        <v>494</v>
+        <v>443</v>
       </c>
       <c r="B85">
         <v>2026</v>
       </c>
       <c r="C85">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="D85" t="s">
-        <v>140</v>
+        <v>176</v>
       </c>
       <c r="E85" t="s">
-        <v>141</v>
+        <v>177</v>
       </c>
       <c r="F85" t="s">
-        <v>74</v>
+        <v>96</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="H85" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
-        <v>495</v>
+        <v>445</v>
       </c>
       <c r="B86">
         <v>2026</v>
       </c>
       <c r="C86">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="D86" t="s">
-        <v>140</v>
+        <v>176</v>
       </c>
       <c r="E86" t="s">
-        <v>141</v>
+        <v>177</v>
       </c>
       <c r="F86" t="s">
-        <v>185</v>
+        <v>96</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="H86" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
-        <v>497</v>
+        <v>447</v>
       </c>
       <c r="B87">
         <v>2026</v>
       </c>
       <c r="C87">
-        <v>22</v>
+        <v>6</v>
       </c>
       <c r="D87" t="s">
-        <v>140</v>
+        <v>176</v>
       </c>
       <c r="E87" t="s">
-        <v>141</v>
+        <v>177</v>
       </c>
       <c r="F87" t="s">
-        <v>119</v>
+        <v>189</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="H87" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
-        <v>498</v>
+        <v>448</v>
       </c>
       <c r="B88">
         <v>2026</v>
       </c>
       <c r="C88">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="D88" t="s">
-        <v>140</v>
+        <v>176</v>
       </c>
       <c r="E88" t="s">
-        <v>141</v>
+        <v>177</v>
       </c>
       <c r="F88" t="s">
-        <v>190</v>
+        <v>93</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="H88" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
-        <v>503</v>
+        <v>455</v>
       </c>
       <c r="B89">
         <v>2026</v>
       </c>
       <c r="C89">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="D89" t="s">
-        <v>140</v>
+        <v>176</v>
       </c>
       <c r="E89" t="s">
-        <v>141</v>
+        <v>177</v>
       </c>
       <c r="F89" t="s">
-        <v>160</v>
+        <v>93</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="H89" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
-        <v>504</v>
+        <v>457</v>
       </c>
       <c r="B90">
         <v>2026</v>
       </c>
       <c r="C90">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="D90" t="s">
-        <v>140</v>
+        <v>176</v>
       </c>
       <c r="E90" t="s">
-        <v>141</v>
+        <v>177</v>
       </c>
       <c r="F90" t="s">
-        <v>160</v>
+        <v>196</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="H90" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
-        <v>505</v>
+        <v>458</v>
       </c>
       <c r="B91">
         <v>2026</v>
       </c>
       <c r="C91">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="D91" t="s">
-        <v>140</v>
+        <v>176</v>
       </c>
       <c r="E91" t="s">
-        <v>141</v>
+        <v>177</v>
       </c>
       <c r="F91" t="s">
-        <v>85</v>
+        <v>182</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="H91" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
-        <v>506</v>
+        <v>459</v>
       </c>
       <c r="B92">
         <v>2026</v>
       </c>
       <c r="C92">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="D92" t="s">
-        <v>140</v>
+        <v>176</v>
       </c>
       <c r="E92" t="s">
-        <v>141</v>
+        <v>177</v>
       </c>
       <c r="F92" t="s">
-        <v>85</v>
+        <v>139</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="H92" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93">
-        <v>507</v>
+        <v>460</v>
       </c>
       <c r="B93">
         <v>2026</v>
       </c>
       <c r="C93">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="D93" t="s">
-        <v>140</v>
+        <v>176</v>
       </c>
       <c r="E93" t="s">
-        <v>141</v>
+        <v>177</v>
       </c>
       <c r="F93" t="s">
-        <v>146</v>
+        <v>96</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="H93" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94">
-        <v>508</v>
+        <v>474</v>
       </c>
       <c r="B94">
         <v>2026</v>
       </c>
       <c r="C94">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="D94" t="s">
-        <v>140</v>
+        <v>176</v>
       </c>
       <c r="E94" t="s">
-        <v>141</v>
+        <v>177</v>
       </c>
       <c r="F94" t="s">
-        <v>74</v>
+        <v>93</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="H94" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95">
-        <v>515</v>
+        <v>472</v>
       </c>
       <c r="B95">
         <v>2026</v>
       </c>
       <c r="C95">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="D95" t="s">
-        <v>140</v>
+        <v>176</v>
       </c>
       <c r="E95" t="s">
-        <v>141</v>
+        <v>177</v>
       </c>
       <c r="F95" t="s">
-        <v>74</v>
+        <v>93</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="H95" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96">
-        <v>517</v>
+        <v>473</v>
       </c>
       <c r="B96">
         <v>2026</v>
       </c>
       <c r="C96">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="D96" t="s">
-        <v>140</v>
+        <v>176</v>
       </c>
       <c r="E96" t="s">
-        <v>141</v>
+        <v>177</v>
       </c>
       <c r="F96" t="s">
-        <v>74</v>
+        <v>196</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="H96" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
-        <v>518</v>
+        <v>475</v>
       </c>
       <c r="B97">
         <v>2026</v>
       </c>
       <c r="C97">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="D97" t="s">
-        <v>140</v>
+        <v>176</v>
       </c>
       <c r="E97" t="s">
-        <v>141</v>
+        <v>177</v>
       </c>
       <c r="F97" t="s">
-        <v>74</v>
+        <v>147</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="H97" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
-        <v>527</v>
+        <v>476</v>
       </c>
       <c r="B98">
         <v>2026</v>
       </c>
       <c r="C98">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="D98" t="s">
-        <v>140</v>
+        <v>176</v>
       </c>
       <c r="E98" t="s">
-        <v>141</v>
+        <v>177</v>
       </c>
       <c r="F98" t="s">
-        <v>119</v>
+        <v>147</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="H98" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
-        <v>528</v>
+        <v>488</v>
       </c>
       <c r="B99">
         <v>2026</v>
       </c>
       <c r="C99">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="D99" t="s">
-        <v>140</v>
+        <v>176</v>
       </c>
       <c r="E99" t="s">
-        <v>141</v>
+        <v>177</v>
       </c>
       <c r="F99" t="s">
-        <v>119</v>
+        <v>196</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="H99" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
-        <v>529</v>
+        <v>493</v>
       </c>
       <c r="B100">
         <v>2026</v>
       </c>
       <c r="C100">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="D100" t="s">
-        <v>140</v>
+        <v>176</v>
       </c>
       <c r="E100" t="s">
-        <v>141</v>
+        <v>177</v>
       </c>
       <c r="F100" t="s">
-        <v>77</v>
+        <v>96</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="H100" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
-        <v>561</v>
+        <v>494</v>
       </c>
       <c r="B101">
         <v>2026</v>
       </c>
       <c r="C101">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="D101" t="s">
-        <v>140</v>
+        <v>176</v>
       </c>
       <c r="E101" t="s">
-        <v>141</v>
+        <v>177</v>
       </c>
       <c r="F101" t="s">
-        <v>160</v>
+        <v>93</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="H101" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102">
-        <v>562</v>
+        <v>495</v>
       </c>
       <c r="B102">
         <v>2026</v>
       </c>
       <c r="C102">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="D102" t="s">
-        <v>140</v>
+        <v>176</v>
       </c>
       <c r="E102" t="s">
-        <v>141</v>
+        <v>177</v>
       </c>
       <c r="F102" t="s">
-        <v>160</v>
+        <v>221</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="H102" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103">
-        <v>563</v>
+        <v>497</v>
       </c>
       <c r="B103">
         <v>2026</v>
       </c>
       <c r="C103">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="D103" t="s">
-        <v>140</v>
+        <v>176</v>
       </c>
       <c r="E103" t="s">
-        <v>141</v>
+        <v>177</v>
       </c>
       <c r="F103" t="s">
-        <v>85</v>
+        <v>147</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="H103" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104">
-        <v>565</v>
+        <v>498</v>
       </c>
       <c r="B104">
         <v>2026</v>
       </c>
       <c r="C104">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="D104" t="s">
-        <v>140</v>
+        <v>176</v>
       </c>
       <c r="E104" t="s">
-        <v>141</v>
+        <v>177</v>
       </c>
       <c r="F104" t="s">
-        <v>74</v>
+        <v>226</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="H104" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
-        <v>566</v>
+        <v>503</v>
       </c>
       <c r="B105">
         <v>2026</v>
       </c>
       <c r="C105">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="D105" t="s">
-        <v>140</v>
+        <v>176</v>
       </c>
       <c r="E105" t="s">
-        <v>141</v>
+        <v>177</v>
       </c>
       <c r="F105" t="s">
-        <v>74</v>
+        <v>196</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="H105" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
-        <v>567</v>
+        <v>504</v>
       </c>
       <c r="B106">
         <v>2026</v>
       </c>
       <c r="C106">
-        <v>41</v>
+        <v>25</v>
       </c>
       <c r="D106" t="s">
-        <v>140</v>
+        <v>176</v>
       </c>
       <c r="E106" t="s">
-        <v>141</v>
+        <v>177</v>
       </c>
       <c r="F106" t="s">
-        <v>74</v>
+        <v>196</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="H106" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
-        <v>574</v>
+        <v>505</v>
       </c>
       <c r="B107">
         <v>2026</v>
       </c>
       <c r="C107">
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="D107" t="s">
-        <v>140</v>
+        <v>176</v>
       </c>
       <c r="E107" t="s">
-        <v>141</v>
+        <v>177</v>
       </c>
       <c r="F107" t="s">
-        <v>77</v>
+        <v>104</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="H107" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
-        <v>583</v>
+        <v>506</v>
       </c>
       <c r="B108">
         <v>2026</v>
       </c>
       <c r="C108">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="D108" t="s">
-        <v>140</v>
+        <v>176</v>
       </c>
       <c r="E108" t="s">
-        <v>141</v>
+        <v>177</v>
       </c>
       <c r="F108" t="s">
-        <v>74</v>
+        <v>104</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="H108" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
-        <v>584</v>
+        <v>507</v>
       </c>
       <c r="B109">
         <v>2026</v>
       </c>
       <c r="C109">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="D109" t="s">
-        <v>140</v>
+        <v>176</v>
       </c>
       <c r="E109" t="s">
-        <v>141</v>
+        <v>177</v>
       </c>
       <c r="F109" t="s">
-        <v>146</v>
+        <v>182</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="H109" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110">
-        <v>593</v>
+        <v>508</v>
       </c>
       <c r="B110">
         <v>2026</v>
       </c>
       <c r="C110">
-        <v>47</v>
+        <v>29</v>
       </c>
       <c r="D110" t="s">
-        <v>140</v>
+        <v>176</v>
       </c>
       <c r="E110" t="s">
-        <v>141</v>
+        <v>177</v>
       </c>
       <c r="F110" t="s">
-        <v>146</v>
+        <v>93</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>29</v>
+        <v>239</v>
       </c>
       <c r="H110" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
-        <v>454</v>
+        <v>515</v>
       </c>
       <c r="B111">
         <v>2026</v>
       </c>
       <c r="C111">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="D111" t="s">
-        <v>236</v>
+        <v>176</v>
       </c>
       <c r="E111" t="s">
-        <v>237</v>
+        <v>177</v>
       </c>
       <c r="F111" t="s">
-        <v>111</v>
+        <v>93</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="H111" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112">
-        <v>464</v>
+        <v>517</v>
       </c>
       <c r="B112">
         <v>2026</v>
       </c>
       <c r="C112">
-        <v>2</v>
+        <v>31</v>
       </c>
       <c r="D112" t="s">
-        <v>236</v>
+        <v>176</v>
       </c>
       <c r="E112" t="s">
-        <v>237</v>
+        <v>177</v>
       </c>
       <c r="F112" t="s">
-        <v>111</v>
+        <v>93</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="H112" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113">
-        <v>525</v>
+        <v>518</v>
       </c>
       <c r="B113">
         <v>2026</v>
       </c>
       <c r="C113">
-        <v>3</v>
+        <v>32</v>
       </c>
       <c r="D113" t="s">
-        <v>236</v>
+        <v>176</v>
       </c>
       <c r="E113" t="s">
-        <v>237</v>
+        <v>177</v>
       </c>
       <c r="F113" t="s">
-        <v>111</v>
+        <v>93</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="H113" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="B114">
         <v>2026</v>
       </c>
       <c r="C114">
-        <v>4</v>
+        <v>33</v>
       </c>
       <c r="D114" t="s">
-        <v>236</v>
+        <v>176</v>
       </c>
       <c r="E114" t="s">
-        <v>237</v>
+        <v>177</v>
       </c>
       <c r="F114" t="s">
-        <v>111</v>
+        <v>147</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="H114" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115">
+        <v>528</v>
+      </c>
+      <c r="B115">
+        <v>2026</v>
+      </c>
+      <c r="C115">
+        <v>34</v>
+      </c>
+      <c r="D115" t="s">
+        <v>176</v>
+      </c>
+      <c r="E115" t="s">
+        <v>177</v>
+      </c>
+      <c r="F115" t="s">
+        <v>147</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="H115" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116">
+        <v>529</v>
+      </c>
+      <c r="B116">
+        <v>2026</v>
+      </c>
+      <c r="C116">
+        <v>35</v>
+      </c>
+      <c r="D116" t="s">
+        <v>176</v>
+      </c>
+      <c r="E116" t="s">
+        <v>177</v>
+      </c>
+      <c r="F116" t="s">
+        <v>96</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="H116" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117">
+        <v>561</v>
+      </c>
+      <c r="B117">
+        <v>2026</v>
+      </c>
+      <c r="C117">
+        <v>36</v>
+      </c>
+      <c r="D117" t="s">
+        <v>176</v>
+      </c>
+      <c r="E117" t="s">
+        <v>177</v>
+      </c>
+      <c r="F117" t="s">
+        <v>196</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H117" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118">
+        <v>562</v>
+      </c>
+      <c r="B118">
+        <v>2026</v>
+      </c>
+      <c r="C118">
+        <v>37</v>
+      </c>
+      <c r="D118" t="s">
+        <v>176</v>
+      </c>
+      <c r="E118" t="s">
+        <v>177</v>
+      </c>
+      <c r="F118" t="s">
+        <v>196</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="H118" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119">
+        <v>563</v>
+      </c>
+      <c r="B119">
+        <v>2026</v>
+      </c>
+      <c r="C119">
+        <v>38</v>
+      </c>
+      <c r="D119" t="s">
+        <v>176</v>
+      </c>
+      <c r="E119" t="s">
+        <v>177</v>
+      </c>
+      <c r="F119" t="s">
+        <v>104</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="H119" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120">
+        <v>565</v>
+      </c>
+      <c r="B120">
+        <v>2026</v>
+      </c>
+      <c r="C120">
+        <v>39</v>
+      </c>
+      <c r="D120" t="s">
+        <v>176</v>
+      </c>
+      <c r="E120" t="s">
+        <v>177</v>
+      </c>
+      <c r="F120" t="s">
+        <v>93</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H120" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121">
+        <v>566</v>
+      </c>
+      <c r="B121">
+        <v>2026</v>
+      </c>
+      <c r="C121">
+        <v>40</v>
+      </c>
+      <c r="D121" t="s">
+        <v>176</v>
+      </c>
+      <c r="E121" t="s">
+        <v>177</v>
+      </c>
+      <c r="F121" t="s">
+        <v>93</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="H121" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122">
+        <v>567</v>
+      </c>
+      <c r="B122">
+        <v>2026</v>
+      </c>
+      <c r="C122">
+        <v>41</v>
+      </c>
+      <c r="D122" t="s">
+        <v>176</v>
+      </c>
+      <c r="E122" t="s">
+        <v>177</v>
+      </c>
+      <c r="F122" t="s">
+        <v>93</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="H122" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123">
+        <v>574</v>
+      </c>
+      <c r="B123">
+        <v>2026</v>
+      </c>
+      <c r="C123">
+        <v>42</v>
+      </c>
+      <c r="D123" t="s">
+        <v>176</v>
+      </c>
+      <c r="E123" t="s">
+        <v>177</v>
+      </c>
+      <c r="F123" t="s">
+        <v>96</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H123" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124">
+        <v>583</v>
+      </c>
+      <c r="B124">
+        <v>2026</v>
+      </c>
+      <c r="C124">
+        <v>44</v>
+      </c>
+      <c r="D124" t="s">
+        <v>176</v>
+      </c>
+      <c r="E124" t="s">
+        <v>177</v>
+      </c>
+      <c r="F124" t="s">
+        <v>93</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="H124" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125">
+        <v>584</v>
+      </c>
+      <c r="B125">
+        <v>2026</v>
+      </c>
+      <c r="C125">
+        <v>45</v>
+      </c>
+      <c r="D125" t="s">
+        <v>176</v>
+      </c>
+      <c r="E125" t="s">
+        <v>177</v>
+      </c>
+      <c r="F125" t="s">
+        <v>182</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="H125" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126">
+        <v>593</v>
+      </c>
+      <c r="B126">
+        <v>2026</v>
+      </c>
+      <c r="C126">
+        <v>47</v>
+      </c>
+      <c r="D126" t="s">
+        <v>176</v>
+      </c>
+      <c r="E126" t="s">
+        <v>177</v>
+      </c>
+      <c r="F126" t="s">
+        <v>182</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H126" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127">
+        <v>595</v>
+      </c>
+      <c r="B127">
+        <v>2026</v>
+      </c>
+      <c r="C127">
+        <v>48</v>
+      </c>
+      <c r="D127" t="s">
+        <v>176</v>
+      </c>
+      <c r="E127" t="s">
+        <v>177</v>
+      </c>
+      <c r="F127" t="s">
+        <v>93</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="H127" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128">
+        <v>596</v>
+      </c>
+      <c r="B128">
+        <v>2026</v>
+      </c>
+      <c r="C128">
+        <v>49</v>
+      </c>
+      <c r="D128" t="s">
+        <v>176</v>
+      </c>
+      <c r="E128" t="s">
+        <v>177</v>
+      </c>
+      <c r="F128" t="s">
+        <v>182</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="H128" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129">
+        <v>607</v>
+      </c>
+      <c r="B129">
+        <v>2026</v>
+      </c>
+      <c r="C129">
+        <v>50</v>
+      </c>
+      <c r="D129" t="s">
+        <v>176</v>
+      </c>
+      <c r="E129" t="s">
+        <v>177</v>
+      </c>
+      <c r="F129" t="s">
+        <v>182</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H129" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130">
+        <v>608</v>
+      </c>
+      <c r="B130">
+        <v>2026</v>
+      </c>
+      <c r="C130">
+        <v>51</v>
+      </c>
+      <c r="D130" t="s">
+        <v>176</v>
+      </c>
+      <c r="E130" t="s">
+        <v>177</v>
+      </c>
+      <c r="F130" t="s">
+        <v>96</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H130" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131">
+        <v>609</v>
+      </c>
+      <c r="B131">
+        <v>2026</v>
+      </c>
+      <c r="C131">
+        <v>52</v>
+      </c>
+      <c r="D131" t="s">
+        <v>176</v>
+      </c>
+      <c r="E131" t="s">
+        <v>177</v>
+      </c>
+      <c r="F131" t="s">
+        <v>96</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H131" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132">
+        <v>610</v>
+      </c>
+      <c r="B132">
+        <v>2026</v>
+      </c>
+      <c r="C132">
+        <v>53</v>
+      </c>
+      <c r="D132" t="s">
+        <v>176</v>
+      </c>
+      <c r="E132" t="s">
+        <v>177</v>
+      </c>
+      <c r="F132" t="s">
+        <v>96</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H132" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133">
+        <v>619</v>
+      </c>
+      <c r="B133">
+        <v>2026</v>
+      </c>
+      <c r="C133">
+        <v>54</v>
+      </c>
+      <c r="D133" t="s">
+        <v>176</v>
+      </c>
+      <c r="E133" t="s">
+        <v>177</v>
+      </c>
+      <c r="F133" t="s">
+        <v>93</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H133" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134">
+        <v>620</v>
+      </c>
+      <c r="B134">
+        <v>2026</v>
+      </c>
+      <c r="C134">
+        <v>55</v>
+      </c>
+      <c r="D134" t="s">
+        <v>176</v>
+      </c>
+      <c r="E134" t="s">
+        <v>177</v>
+      </c>
+      <c r="F134" t="s">
+        <v>93</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H134" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135">
+        <v>618</v>
+      </c>
+      <c r="B135">
+        <v>2026</v>
+      </c>
+      <c r="C135">
+        <v>56</v>
+      </c>
+      <c r="D135" t="s">
+        <v>176</v>
+      </c>
+      <c r="E135" t="s">
+        <v>177</v>
+      </c>
+      <c r="F135" t="s">
+        <v>42</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="H135" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136">
+        <v>623</v>
+      </c>
+      <c r="B136">
+        <v>2026</v>
+      </c>
+      <c r="C136">
+        <v>57</v>
+      </c>
+      <c r="D136" t="s">
+        <v>176</v>
+      </c>
+      <c r="E136" t="s">
+        <v>177</v>
+      </c>
+      <c r="F136" t="s">
+        <v>285</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H136" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137">
+        <v>627</v>
+      </c>
+      <c r="B137">
+        <v>2026</v>
+      </c>
+      <c r="C137">
+        <v>58</v>
+      </c>
+      <c r="D137" t="s">
+        <v>176</v>
+      </c>
+      <c r="E137" t="s">
+        <v>177</v>
+      </c>
+      <c r="F137" t="s">
+        <v>93</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H137" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138">
+        <v>454</v>
+      </c>
+      <c r="B138">
+        <v>2026</v>
+      </c>
+      <c r="C138">
+        <v>1</v>
+      </c>
+      <c r="D138" t="s">
+        <v>288</v>
+      </c>
+      <c r="E138" t="s">
+        <v>289</v>
+      </c>
+      <c r="F138" t="s">
+        <v>139</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H138" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139">
+        <v>464</v>
+      </c>
+      <c r="B139">
+        <v>2026</v>
+      </c>
+      <c r="C139">
+        <v>2</v>
+      </c>
+      <c r="D139" t="s">
+        <v>288</v>
+      </c>
+      <c r="E139" t="s">
+        <v>289</v>
+      </c>
+      <c r="F139" t="s">
+        <v>139</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="H139" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140">
+        <v>525</v>
+      </c>
+      <c r="B140">
+        <v>2026</v>
+      </c>
+      <c r="C140">
+        <v>3</v>
+      </c>
+      <c r="D140" t="s">
+        <v>288</v>
+      </c>
+      <c r="E140" t="s">
+        <v>289</v>
+      </c>
+      <c r="F140" t="s">
+        <v>139</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="H140" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141">
+        <v>526</v>
+      </c>
+      <c r="B141">
+        <v>2026</v>
+      </c>
+      <c r="C141">
+        <v>4</v>
+      </c>
+      <c r="D141" t="s">
+        <v>288</v>
+      </c>
+      <c r="E141" t="s">
+        <v>289</v>
+      </c>
+      <c r="F141" t="s">
+        <v>139</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="H141" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142">
         <v>573</v>
       </c>
-      <c r="B115">
-[...2 lines deleted...]
-      <c r="C115">
+      <c r="B142">
+        <v>2026</v>
+      </c>
+      <c r="C142">
         <v>5</v>
       </c>
-      <c r="D115" t="s">
-[...12 lines deleted...]
-        <v>247</v>
+      <c r="D142" t="s">
+        <v>288</v>
+      </c>
+      <c r="E142" t="s">
+        <v>289</v>
+      </c>
+      <c r="F142" t="s">
+        <v>96</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="H142" t="s">
+        <v>299</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -4230,50 +5094,77 @@
     <hyperlink ref="G91" r:id="rId90"/>
     <hyperlink ref="G92" r:id="rId91"/>
     <hyperlink ref="G93" r:id="rId92"/>
     <hyperlink ref="G94" r:id="rId93"/>
     <hyperlink ref="G95" r:id="rId94"/>
     <hyperlink ref="G96" r:id="rId95"/>
     <hyperlink ref="G97" r:id="rId96"/>
     <hyperlink ref="G98" r:id="rId97"/>
     <hyperlink ref="G99" r:id="rId98"/>
     <hyperlink ref="G100" r:id="rId99"/>
     <hyperlink ref="G101" r:id="rId100"/>
     <hyperlink ref="G102" r:id="rId101"/>
     <hyperlink ref="G103" r:id="rId102"/>
     <hyperlink ref="G104" r:id="rId103"/>
     <hyperlink ref="G105" r:id="rId104"/>
     <hyperlink ref="G106" r:id="rId105"/>
     <hyperlink ref="G107" r:id="rId106"/>
     <hyperlink ref="G108" r:id="rId107"/>
     <hyperlink ref="G109" r:id="rId108"/>
     <hyperlink ref="G110" r:id="rId109"/>
     <hyperlink ref="G111" r:id="rId110"/>
     <hyperlink ref="G112" r:id="rId111"/>
     <hyperlink ref="G113" r:id="rId112"/>
     <hyperlink ref="G114" r:id="rId113"/>
     <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>