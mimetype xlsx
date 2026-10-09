--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1068" uniqueCount="430">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1072" uniqueCount="431">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -458,50 +458,56 @@
   </si>
   <si>
     <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/184/pl020-2025legislativo.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DE PREVENÇÃO À PEDOFILIA NO ÂMBITO DO MUNICÍPIO DE TACAIMBÓ/PE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/197/projeto_de_lei_21-ap.pdf</t>
   </si>
   <si>
     <t>Denomina a Vila Três Corações de “Vila Luciano Santana Barbosa”, e dar outras providências correlatas.</t>
   </si>
   <si>
     <t>PLS</t>
   </si>
   <si>
     <t>Projeto de Lei Substitutivo</t>
   </si>
   <si>
     <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/21/projeto_010_sub.pdf</t>
   </si>
   <si>
     <t>Cria a regulamenta as funções gratificadas de "Agente de Contratação" a "Agente de Comissão de Contratação a Equipe de Apoio" no âmbito da_x000D_
 Administração Publica Municipal Direta e Fundacional do Município de Tacaimbó-PE; a da outras providencias.</t>
+  </si>
+  <si>
+    <t>https://sapl.tacaimbo.pe.leg.br/media/</t>
+  </si>
+  <si>
+    <t>DECLARAMOS PARA OS DEVIDOS FINS QUE O ÚLTIMO PROJETO DE LEI SUBSTUTIVO APRESENTADO FOI O 010/2025 EM 19/05/2025.</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>EDUARDO FRANÇA_x000D_
 NADILSON NUNES_x000D_
 VADO VENENO</t>
   </si>
   <si>
     <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/116/resolucao.pdf</t>
   </si>
   <si>
     <t>Projeto de resolução 001 de 2025, DISPÕE SOBRE A ALTERAÇÃO NO ART. 232 DO REGIMENTO DO INTERNO DA CÂMARA MUNICIPAL DE VEREADORES DE TACAIMBÓ/PE, E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>Mesa diretora - MD</t>
   </si>
   <si>
     <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/429/ploa_2026.pdf</t>
   </si>
   <si>
@@ -586,53 +592,50 @@
     <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/155/pdl01225.pdf</t>
   </si>
   <si>
     <t>Outorga o “Título de Cidadão Honorário” de Tacaimbó ao Sr. José Irapuã de Lima Silva, pelos inúmeros e relevantes serviços prestados a essa municipalidade.</t>
   </si>
   <si>
     <t>LIA BRAÚNA</t>
   </si>
   <si>
     <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/156/decreto_013_titulo_cidadao_luiz_vieira_lima1.pdf</t>
   </si>
   <si>
     <t>Projeto de decreto arquivado</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emendas</t>
   </si>
   <si>
     <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/120/emenda.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA À LEI ORGÂNICA MUNICIPAL Nº 001/2025 ALTERA O ART. 12, § 5° DA LEI ORGÂNICA MUNICIPAL NO ÂMBITO DO MUNICÍPIO DE TACAIMBÓ/PE, E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://sapl.tacaimbo.pe.leg.br/media/</t>
   </si>
   <si>
     <t>MODIFICAM-SE E INCLUEM-SE ARTIGOS AO PROJETO DE LEI DO EXECUTIVO Nº 13/2025, QUE ESTABELECE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2026 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/27/requerimento0325.pdf</t>
   </si>
   <si>
     <t>Instalação da iluminação da Rua Genivaldo Muniz da Silva (COAB).</t>
   </si>
   <si>
     <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/28/requerimento0425.pdf</t>
   </si>
   <si>
     <t>Reforma do posto de saúde Lorival Ferreira de Andrade da  Boa Vista de Baixo.</t>
   </si>
   <si>
     <t>https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/29/requerimento0525.pdf</t>
   </si>
@@ -1654,56 +1657,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/127/ata012p25001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/134/ata2reuniao2p001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/26/ata_sexta_reuniao.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/117/ata0925001.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/146/ata3ordinaria2p25001.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/161/ata4ordinaria2p25001.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/177/ata_5_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/170/ata_6_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/195/ata_7_ordinaria_2p001.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/198/8_reuniao_ordinaria_2p.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/199/ata_nona_ordinaria-pdf.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/439/decima_reuniao.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/119/ataextra0425001.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/160/ata5extra2p25001.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/171/ata_6_2p001.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/200/ata_da_setima_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/440/ata_da_nona_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/441/ata_da_decima_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/50/pl0125execultivo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/51/pl0225executivo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/52/pl0325executivo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/53/pl0425executivo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/54/pl0525executivo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/22/projeto06.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/55/pl0725executivo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/18/pl08.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/19/pl09exe.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/172/projeto_11_executivo001.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/173/projeto_12_executivo001.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/118/projeto_de_lei_ldo_2026_-_tacaimbo_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/168/projeto_de_lei_no_014-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/182/projeto15ex_aprovado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/174/projeto_de_lei_ppa_2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/175/projeto_de_lei_-_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/176/projeto18ex_aprovado.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/191/projeto_de_lei_019-2025-executivo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/192/projeto_de_lei_20-2025ex.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/207/pl_021_de_2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/444/projeto_22_exe.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/437/pl_23_de_2025001.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/438/pl_24_de_2025001.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/56/pl01251.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/20/pl02leg_1.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/57/pl03leg_1.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/23/projetodelei042025edvaldo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/113/pl05-2025legislativo.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/111/pl0625leg.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/115/pl0725leg.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/114/pl08leg001.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/128/pl0925leg.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/133/pl1025leg001.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/145/pl_011-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/151/projeto_de_lei_no_12-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/152/projeto_13-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/162/pl014-2025legislativo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/163/pl015-2025legislativo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/164/projeto_de_lei_016-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/165/projeto_de_lei_017-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/178/pl018-2025legislativo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/183/pl019-2025legislativo.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/184/pl020-2025legislativo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/197/projeto_de_lei_21-ap.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/21/projeto_010_sub.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/116/resolucao.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/429/ploa_2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/149/projeto_de_resolucao_03_de_2025001.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/181/projeto_de_resolucao_n_004-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/110/pdl_0225001.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/130/pdl03leg001.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/131/pdl04leg001.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/136/pdl0625.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/139/pdl0725001.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/140/pdl0825001.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/141/pdl0925001.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/144/projeto_de_decreto_010-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/148/pdl01125.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/155/pdl01225.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/156/decreto_013_titulo_cidadao_luiz_vieira_lima1.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/120/emenda.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/27/requerimento0325.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/28/requerimento0425.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/29/requerimento0525.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/30/requerimento0625.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/31/requerimento0725.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/32/requerimento0825.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/33/requerimento0925.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/34/requerimento1025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/35/requerimento1125.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/36/requerimento1225.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/38/requerimento1425.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/39/requerimento1525.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/40/requerimento1625.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/41/requerimento1725.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/42/requerimento1825.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/43/requerimento1925.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/44/requerimento2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/45/requerimento2125.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/46/requerimento2225.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/47/requerimento2325.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/48/requerimento2425.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/49/requerimento2525.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/2/requerimento_n_026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/3/requerimento_no_027.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/4/requerimento_n_028.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/6/requerimento_n_030.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/8/requerimento_n_032.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/9/requerimento_n_33.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/10/requerimento_n_34.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/11/requerimento_n_035.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/12/requerimento_n_036.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/13/requerimento_n_037.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/14/requerimento_n_038.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/15/requerimento_n_039.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/16/requerimento_n_40.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/58/requerimento042.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/59/requerimento043.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/60/requerimento044.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/61/requerimento045.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/62/requerimento046.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/63/requerimento047.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/64/requerimento048.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/65/requerimento049.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/66/requerimento050.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/68/requerimento053.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/69/requerimento054.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/70/requerimento055.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/71/requerimento056.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/72/requerimento057.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/73/requerimento058.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/74/requerimento059.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/75/requerimento060.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/76/requerimento061.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/77/requerimento062.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/78/requerimento063.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/79/requerimento064.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/80/requerimento065.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/81/requerimento066.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/82/requerimento067.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/83/requerimento068.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/85/requerimento070.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/86/requerimento071.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/103/requerimento072.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/87/requerimento073.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/89/requerimento075.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/90/requerimento076.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/91/requerimento077.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/92/requerimento078.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/93/requerimento079.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/94/requerimento080.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/95/requerimento081.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/96/requerimento082.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/97/requerimento083.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/24/requerimento_84.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/25/requerimento_85.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/98/requerimento086.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/99/requerimento087.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/100/requerimento088.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/101/requerimento089.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/102/requerimento090.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/107/requerimento92001.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/106/requerimento93001.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/109/requerimento95001.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/121/requerimento09725001.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/122/requerimento09825001.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/123/requerimento09825001.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/124/requerimento09925001.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/125/requerimento10025001.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/126/requerimento10125001.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/129/requerimento10225001.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/138/requerimento103001.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/158/requerimento104001.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/159/requerimento105001.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/135/mocao0225001.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/137/mocao0325001.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/142/mocao0425001.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/153/mocao0725001.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/154/mocao0825001.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/157/mocao0925001.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/127/ata012p25001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/134/ata2reuniao2p001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/26/ata_sexta_reuniao.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/117/ata0925001.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/146/ata3ordinaria2p25001.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/161/ata4ordinaria2p25001.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/177/ata_5_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/170/ata_6_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/195/ata_7_ordinaria_2p001.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/198/8_reuniao_ordinaria_2p.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/199/ata_nona_ordinaria-pdf.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/439/decima_reuniao.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/119/ataextra0425001.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/160/ata5extra2p25001.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/171/ata_6_2p001.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/200/ata_da_setima_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/440/ata_da_nona_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/441/ata_da_decima_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/50/pl0125execultivo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/51/pl0225executivo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/52/pl0325executivo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/53/pl0425executivo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/54/pl0525executivo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/22/projeto06.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/55/pl0725executivo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/18/pl08.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/19/pl09exe.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/172/projeto_11_executivo001.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/173/projeto_12_executivo001.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/118/projeto_de_lei_ldo_2026_-_tacaimbo_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/168/projeto_de_lei_no_014-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/182/projeto15ex_aprovado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/174/projeto_de_lei_ppa_2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/175/projeto_de_lei_-_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/176/projeto18ex_aprovado.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/191/projeto_de_lei_019-2025-executivo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/192/projeto_de_lei_20-2025ex.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/207/pl_021_de_2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/444/projeto_22_exe.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/437/pl_23_de_2025001.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/438/pl_24_de_2025001.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/56/pl01251.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/20/pl02leg_1.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/57/pl03leg_1.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/23/projetodelei042025edvaldo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/113/pl05-2025legislativo.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/111/pl0625leg.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/115/pl0725leg.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/114/pl08leg001.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/128/pl0925leg.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/133/pl1025leg001.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/145/pl_011-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/151/projeto_de_lei_no_12-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/152/projeto_13-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/162/pl014-2025legislativo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/163/pl015-2025legislativo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/164/projeto_de_lei_016-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/165/projeto_de_lei_017-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/178/pl018-2025legislativo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/183/pl019-2025legislativo.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/184/pl020-2025legislativo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/197/projeto_de_lei_21-ap.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/21/projeto_010_sub.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/116/resolucao.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/429/ploa_2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/149/projeto_de_resolucao_03_de_2025001.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/181/projeto_de_resolucao_n_004-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/110/pdl_0225001.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/130/pdl03leg001.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/131/pdl04leg001.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/136/pdl0625.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/139/pdl0725001.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/140/pdl0825001.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/141/pdl0925001.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/144/projeto_de_decreto_010-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/148/pdl01125.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/155/pdl01225.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/156/decreto_013_titulo_cidadao_luiz_vieira_lima1.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/120/emenda.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/27/requerimento0325.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/28/requerimento0425.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/29/requerimento0525.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/30/requerimento0625.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/31/requerimento0725.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/32/requerimento0825.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/33/requerimento0925.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/34/requerimento1025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/35/requerimento1125.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/36/requerimento1225.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/38/requerimento1425.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/39/requerimento1525.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/40/requerimento1625.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/41/requerimento1725.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/42/requerimento1825.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/43/requerimento1925.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/44/requerimento2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/45/requerimento2125.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/46/requerimento2225.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/47/requerimento2325.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/48/requerimento2425.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/49/requerimento2525.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/2/requerimento_n_026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/3/requerimento_no_027.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/4/requerimento_n_028.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/6/requerimento_n_030.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/8/requerimento_n_032.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/9/requerimento_n_33.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/10/requerimento_n_34.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/11/requerimento_n_035.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/12/requerimento_n_036.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/13/requerimento_n_037.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/14/requerimento_n_038.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/15/requerimento_n_039.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/16/requerimento_n_40.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/58/requerimento042.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/59/requerimento043.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/60/requerimento044.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/61/requerimento045.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/62/requerimento046.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/63/requerimento047.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/64/requerimento048.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/65/requerimento049.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/66/requerimento050.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/68/requerimento053.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/69/requerimento054.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/70/requerimento055.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/71/requerimento056.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/72/requerimento057.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/73/requerimento058.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/74/requerimento059.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/75/requerimento060.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/76/requerimento061.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/77/requerimento062.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/78/requerimento063.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/79/requerimento064.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/80/requerimento065.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/81/requerimento066.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/82/requerimento067.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/83/requerimento068.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/85/requerimento070.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/86/requerimento071.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/103/requerimento072.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/87/requerimento073.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/89/requerimento075.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/90/requerimento076.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/91/requerimento077.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/92/requerimento078.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/93/requerimento079.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/94/requerimento080.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/95/requerimento081.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/96/requerimento082.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/97/requerimento083.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/24/requerimento_84.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/25/requerimento_85.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/98/requerimento086.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/99/requerimento087.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/100/requerimento088.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/101/requerimento089.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/102/requerimento090.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/107/requerimento92001.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/106/requerimento93001.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/109/requerimento95001.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/121/requerimento09725001.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/122/requerimento09825001.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/123/requerimento09825001.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/124/requerimento09925001.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/125/requerimento10025001.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/126/requerimento10125001.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/129/requerimento10225001.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/138/requerimento103001.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/158/requerimento104001.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/159/requerimento105001.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/135/mocao0225001.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/137/mocao0325001.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/142/mocao0425001.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/153/mocao0725001.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/154/mocao0825001.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/sapl/public/materialegislativa/2025/157/mocao0925001.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tacaimbo.pe.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H213"/>
+  <dimension ref="A1:H214"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="36.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="119" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -3341,3920 +3344,3943 @@
       </c>
       <c r="B64">
         <v>2025</v>
       </c>
       <c r="C64">
         <v>10</v>
       </c>
       <c r="D64" t="s">
         <v>145</v>
       </c>
       <c r="E64" t="s">
         <v>146</v>
       </c>
       <c r="F64" t="s">
         <v>46</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>147</v>
       </c>
       <c r="H64" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
-        <v>116</v>
+        <v>600</v>
       </c>
       <c r="B65">
         <v>2025</v>
       </c>
       <c r="C65">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="D65" t="s">
+        <v>145</v>
+      </c>
+      <c r="E65" t="s">
+        <v>146</v>
+      </c>
+      <c r="G65" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="E65" t="s">
+      <c r="H65" t="s">
         <v>150</v>
-      </c>
-[...7 lines deleted...]
-        <v>153</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
-        <v>429</v>
+        <v>116</v>
       </c>
       <c r="B66">
         <v>2025</v>
       </c>
       <c r="C66">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D66" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="E66" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="F66" t="s">
+        <v>153</v>
+      </c>
+      <c r="G66" s="1" t="s">
         <v>154</v>
       </c>
-      <c r="G66" s="1" t="s">
+      <c r="H66" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
-        <v>149</v>
+        <v>429</v>
       </c>
       <c r="B67">
         <v>2025</v>
       </c>
       <c r="C67">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D67" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="E67" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="F67" t="s">
-        <v>108</v>
+        <v>156</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>157</v>
       </c>
       <c r="H67" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
-        <v>181</v>
+        <v>149</v>
       </c>
       <c r="B68">
         <v>2025</v>
       </c>
       <c r="C68">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D68" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="E68" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="F68" t="s">
-        <v>154</v>
+        <v>108</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>159</v>
       </c>
       <c r="H68" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
-        <v>110</v>
+        <v>181</v>
       </c>
       <c r="B69">
         <v>2025</v>
       </c>
       <c r="C69">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D69" t="s">
+        <v>151</v>
+      </c>
+      <c r="E69" t="s">
+        <v>152</v>
+      </c>
+      <c r="F69" t="s">
+        <v>156</v>
+      </c>
+      <c r="G69" s="1" t="s">
         <v>161</v>
       </c>
-      <c r="E69" t="s">
+      <c r="H69" t="s">
         <v>162</v>
-      </c>
-[...7 lines deleted...]
-        <v>164</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
-        <v>130</v>
+        <v>110</v>
       </c>
       <c r="B70">
         <v>2025</v>
       </c>
       <c r="C70">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D70" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="E70" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="F70" t="s">
-        <v>154</v>
+        <v>111</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>165</v>
       </c>
       <c r="H70" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="B71">
         <v>2025</v>
       </c>
       <c r="C71">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D71" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="E71" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="F71" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>167</v>
       </c>
       <c r="H71" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="B72">
         <v>2025</v>
       </c>
       <c r="C72">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="D72" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="E72" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="F72" t="s">
-        <v>108</v>
+        <v>156</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>169</v>
       </c>
       <c r="H72" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="B73">
         <v>2025</v>
       </c>
       <c r="C73">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D73" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="E73" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="F73" t="s">
-        <v>130</v>
+        <v>108</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>171</v>
       </c>
       <c r="H73" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="B74">
         <v>2025</v>
       </c>
       <c r="C74">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="D74" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="E74" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="F74" t="s">
-        <v>108</v>
+        <v>130</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>173</v>
       </c>
       <c r="H74" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B75">
         <v>2025</v>
       </c>
       <c r="C75">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D75" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="E75" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="F75" t="s">
         <v>108</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>175</v>
       </c>
       <c r="H75" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="B76">
         <v>2025</v>
       </c>
       <c r="C76">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="D76" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="E76" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="F76" t="s">
-        <v>130</v>
+        <v>108</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>177</v>
       </c>
       <c r="H76" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="B77">
         <v>2025</v>
       </c>
       <c r="C77">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D77" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="E77" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="F77" t="s">
         <v>130</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>179</v>
       </c>
       <c r="H77" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
-        <v>155</v>
+        <v>148</v>
       </c>
       <c r="B78">
         <v>2025</v>
       </c>
       <c r="C78">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D78" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="E78" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="F78" t="s">
+        <v>130</v>
+      </c>
+      <c r="G78" s="1" t="s">
         <v>181</v>
       </c>
-      <c r="G78" s="1" t="s">
+      <c r="H78" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="B79">
         <v>2025</v>
       </c>
       <c r="C79">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D79" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="E79" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="F79" t="s">
+        <v>183</v>
+      </c>
+      <c r="G79" s="1" t="s">
         <v>184</v>
       </c>
-      <c r="G79" s="1" t="s">
+      <c r="H79" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
-        <v>120</v>
+        <v>156</v>
       </c>
       <c r="B80">
         <v>2025</v>
       </c>
       <c r="C80">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="D80" t="s">
+        <v>163</v>
+      </c>
+      <c r="E80" t="s">
+        <v>164</v>
+      </c>
+      <c r="F80" t="s">
+        <v>186</v>
+      </c>
+      <c r="G80" s="1" t="s">
         <v>187</v>
       </c>
-      <c r="E80" t="s">
+      <c r="H80" t="s">
         <v>188</v>
-      </c>
-[...7 lines deleted...]
-        <v>190</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
-        <v>150</v>
+        <v>120</v>
       </c>
       <c r="B81">
         <v>2025</v>
       </c>
       <c r="C81">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D81" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="E81" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="F81" t="s">
-        <v>10</v>
+        <v>153</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>191</v>
       </c>
       <c r="H81" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
-        <v>27</v>
+        <v>150</v>
       </c>
       <c r="B82">
         <v>2025</v>
       </c>
       <c r="C82">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D82" t="s">
+        <v>189</v>
+      </c>
+      <c r="E82" t="s">
+        <v>190</v>
+      </c>
+      <c r="F82" t="s">
+        <v>10</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H82" t="s">
         <v>193</v>
-      </c>
-[...10 lines deleted...]
-        <v>196</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B83">
         <v>2025</v>
       </c>
       <c r="C83">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D83" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E83" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F83" t="s">
         <v>108</v>
       </c>
       <c r="G83" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="H83" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B84">
         <v>2025</v>
       </c>
       <c r="C84">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D84" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E84" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F84" t="s">
         <v>108</v>
       </c>
       <c r="G84" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H84" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B85">
         <v>2025</v>
       </c>
       <c r="C85">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D85" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E85" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F85" t="s">
         <v>108</v>
       </c>
       <c r="G85" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="H85" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B86">
         <v>2025</v>
       </c>
       <c r="C86">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D86" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E86" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F86" t="s">
         <v>108</v>
       </c>
       <c r="G86" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="H86" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B87">
         <v>2025</v>
       </c>
       <c r="C87">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="D87" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E87" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F87" t="s">
         <v>108</v>
       </c>
       <c r="G87" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="H87" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B88">
         <v>2025</v>
       </c>
       <c r="C88">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D88" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E88" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F88" t="s">
         <v>108</v>
       </c>
       <c r="G88" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="H88" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B89">
         <v>2025</v>
       </c>
       <c r="C89">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="D89" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E89" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F89" t="s">
+        <v>108</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="H89" t="s">
         <v>209</v>
-      </c>
-[...4 lines deleted...]
-        <v>211</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B90">
         <v>2025</v>
       </c>
       <c r="C90">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D90" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E90" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F90" t="s">
-        <v>181</v>
+        <v>210</v>
       </c>
       <c r="G90" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="H90" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B91">
         <v>2025</v>
       </c>
       <c r="C91">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D91" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E91" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F91" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="G91" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="H91" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B92">
         <v>2025</v>
       </c>
       <c r="C92">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D92" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E92" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F92" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>191</v>
+        <v>215</v>
       </c>
       <c r="H92" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B93">
         <v>2025</v>
       </c>
       <c r="C93">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D93" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E93" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F93" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="G93" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H93" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B94">
         <v>2025</v>
       </c>
       <c r="C94">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D94" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E94" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F94" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="G94" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="H94" t="s">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B95">
         <v>2025</v>
       </c>
       <c r="C95">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D95" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E95" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F95" t="s">
-        <v>105</v>
+        <v>183</v>
       </c>
       <c r="G95" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="H95" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B96">
         <v>2025</v>
       </c>
       <c r="C96">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D96" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E96" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F96" t="s">
+        <v>105</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="H96" t="s">
         <v>223</v>
-      </c>
-[...4 lines deleted...]
-        <v>225</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B97">
         <v>2025</v>
       </c>
       <c r="C97">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D97" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E97" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F97" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G97" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H97" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B98">
         <v>2025</v>
       </c>
       <c r="C98">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D98" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E98" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F98" t="s">
-        <v>111</v>
+        <v>224</v>
       </c>
       <c r="G98" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H98" t="s">
         <v>228</v>
-      </c>
-[...1 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B99">
         <v>2025</v>
       </c>
       <c r="C99">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D99" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E99" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F99" t="s">
         <v>111</v>
       </c>
       <c r="G99" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="H99" t="s">
         <v>230</v>
-      </c>
-[...1 lines deleted...]
-        <v>231</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B100">
         <v>2025</v>
       </c>
       <c r="C100">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D100" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E100" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F100" t="s">
         <v>111</v>
       </c>
       <c r="G100" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="H100" t="s">
         <v>232</v>
-      </c>
-[...1 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B101">
         <v>2025</v>
       </c>
       <c r="C101">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D101" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E101" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F101" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="G101" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H101" t="s">
         <v>234</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B102">
         <v>2025</v>
       </c>
       <c r="C102">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D102" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E102" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F102" t="s">
-        <v>130</v>
+        <v>105</v>
       </c>
       <c r="G102" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="H102" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B103">
         <v>2025</v>
       </c>
       <c r="C103">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D103" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E103" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F103" t="s">
         <v>130</v>
       </c>
       <c r="G103" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H103" t="s">
         <v>238</v>
-      </c>
-[...1 lines deleted...]
-        <v>239</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B104">
         <v>2025</v>
       </c>
       <c r="C104">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D104" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E104" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F104" t="s">
-        <v>108</v>
+        <v>130</v>
       </c>
       <c r="G104" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="H104" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
-        <v>2</v>
+        <v>49</v>
       </c>
       <c r="B105">
         <v>2025</v>
       </c>
       <c r="C105">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D105" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E105" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F105" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="G105" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="H105" t="s">
         <v>242</v>
-      </c>
-[...1 lines deleted...]
-        <v>243</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B106">
         <v>2025</v>
       </c>
       <c r="C106">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D106" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E106" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F106" t="s">
+        <v>105</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="H106" t="s">
         <v>244</v>
-      </c>
-[...4 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B107">
         <v>2025</v>
       </c>
       <c r="C107">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D107" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E107" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F107" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="G107" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="H107" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B108">
         <v>2025</v>
       </c>
       <c r="C108">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D108" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E108" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F108" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>191</v>
+        <v>248</v>
       </c>
       <c r="H108" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B109">
         <v>2025</v>
       </c>
       <c r="C109">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D109" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E109" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F109" t="s">
-        <v>181</v>
+        <v>245</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>249</v>
+        <v>149</v>
       </c>
       <c r="H109" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B110">
         <v>2025</v>
       </c>
       <c r="C110">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D110" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E110" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F110" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>191</v>
+        <v>250</v>
       </c>
       <c r="H110" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B111">
         <v>2025</v>
       </c>
       <c r="C111">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D111" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E111" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F111" t="s">
-        <v>108</v>
+        <v>183</v>
       </c>
       <c r="G111" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H111" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B112">
         <v>2025</v>
       </c>
       <c r="C112">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D112" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E112" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F112" t="s">
         <v>108</v>
       </c>
       <c r="G112" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H112" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>255</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B113">
         <v>2025</v>
       </c>
       <c r="C113">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D113" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E113" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F113" t="s">
         <v>108</v>
       </c>
       <c r="G113" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="H113" t="s">
         <v>256</v>
-      </c>
-[...1 lines deleted...]
-        <v>257</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B114">
         <v>2025</v>
       </c>
       <c r="C114">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D114" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E114" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F114" t="s">
-        <v>223</v>
+        <v>108</v>
       </c>
       <c r="G114" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="H114" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B115">
         <v>2025</v>
       </c>
       <c r="C115">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D115" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E115" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F115" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G115" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H115" t="s">
         <v>260</v>
-      </c>
-[...1 lines deleted...]
-        <v>261</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B116">
         <v>2025</v>
       </c>
       <c r="C116">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D116" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E116" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F116" t="s">
-        <v>184</v>
+        <v>224</v>
       </c>
       <c r="G116" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="H116" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B117">
         <v>2025</v>
       </c>
       <c r="C117">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D117" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E117" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F117" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="G117" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="H117" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>265</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B118">
         <v>2025</v>
       </c>
       <c r="C118">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D118" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E118" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F118" t="s">
-        <v>130</v>
+        <v>186</v>
       </c>
       <c r="G118" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H118" t="s">
         <v>266</v>
-      </c>
-[...1 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B119">
         <v>2025</v>
       </c>
       <c r="C119">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D119" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E119" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F119" t="s">
         <v>130</v>
       </c>
       <c r="G119" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="H119" t="s">
         <v>268</v>
-      </c>
-[...1 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B120">
         <v>2025</v>
       </c>
       <c r="C120">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D120" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E120" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F120" t="s">
-        <v>111</v>
+        <v>130</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>191</v>
+        <v>269</v>
       </c>
       <c r="H120" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121">
-        <v>58</v>
+        <v>17</v>
       </c>
       <c r="B121">
         <v>2025</v>
       </c>
       <c r="C121">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D121" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E121" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F121" t="s">
-        <v>181</v>
+        <v>111</v>
       </c>
       <c r="G121" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H121" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B122">
         <v>2025</v>
       </c>
       <c r="C122">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D122" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E122" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F122" t="s">
-        <v>108</v>
+        <v>183</v>
       </c>
       <c r="G122" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="H122" t="s">
         <v>273</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B123">
         <v>2025</v>
       </c>
       <c r="C123">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D123" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E123" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F123" t="s">
         <v>108</v>
       </c>
       <c r="G123" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="H123" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>276</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B124">
         <v>2025</v>
       </c>
       <c r="C124">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D124" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E124" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F124" t="s">
         <v>108</v>
       </c>
       <c r="G124" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H124" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B125">
         <v>2025</v>
       </c>
       <c r="C125">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D125" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E125" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F125" t="s">
-        <v>209</v>
+        <v>108</v>
       </c>
       <c r="G125" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="H125" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B126">
         <v>2025</v>
       </c>
       <c r="C126">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D126" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E126" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F126" t="s">
-        <v>244</v>
+        <v>210</v>
       </c>
       <c r="G126" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="H126" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B127">
         <v>2025</v>
       </c>
       <c r="C127">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D127" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E127" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F127" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="G127" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="H127" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B128">
         <v>2025</v>
       </c>
       <c r="C128">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D128" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E128" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F128" t="s">
-        <v>105</v>
+        <v>245</v>
       </c>
       <c r="G128" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="H128" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>286</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B129">
         <v>2025</v>
       </c>
       <c r="C129">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D129" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E129" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F129" t="s">
         <v>105</v>
       </c>
       <c r="G129" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="H129" t="s">
         <v>287</v>
-      </c>
-[...1 lines deleted...]
-        <v>288</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B130">
         <v>2025</v>
       </c>
       <c r="C130">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="D130" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E130" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F130" t="s">
-        <v>130</v>
+        <v>105</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>191</v>
+        <v>288</v>
       </c>
       <c r="H130" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B131">
         <v>2025</v>
       </c>
       <c r="C131">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D131" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E131" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F131" t="s">
-        <v>181</v>
+        <v>130</v>
       </c>
       <c r="G131" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H131" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B132">
         <v>2025</v>
       </c>
       <c r="C132">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D132" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E132" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F132" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="G132" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="H132" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B133">
         <v>2025</v>
       </c>
       <c r="C133">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="D133" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E133" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F133" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="G133" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="H133" t="s">
         <v>294</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B134">
         <v>2025</v>
       </c>
       <c r="C134">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D134" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E134" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F134" t="s">
-        <v>111</v>
+        <v>183</v>
       </c>
       <c r="G134" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="H134" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B135">
         <v>2025</v>
       </c>
       <c r="C135">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D135" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E135" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F135" t="s">
         <v>111</v>
       </c>
       <c r="G135" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="H135" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B136">
         <v>2025</v>
       </c>
       <c r="C136">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D136" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E136" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F136" t="s">
         <v>111</v>
       </c>
       <c r="G136" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="H136" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B137">
         <v>2025</v>
       </c>
       <c r="C137">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D137" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E137" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F137" t="s">
         <v>111</v>
       </c>
       <c r="G137" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="H137" t="s">
         <v>302</v>
-      </c>
-[...1 lines deleted...]
-        <v>303</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B138">
         <v>2025</v>
       </c>
       <c r="C138">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D138" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E138" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F138" t="s">
-        <v>130</v>
+        <v>111</v>
       </c>
       <c r="G138" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="H138" t="s">
         <v>304</v>
-      </c>
-[...1 lines deleted...]
-        <v>305</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B139">
         <v>2025</v>
       </c>
       <c r="C139">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="D139" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E139" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F139" t="s">
         <v>130</v>
       </c>
       <c r="G139" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="H139" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B140">
         <v>2025</v>
       </c>
       <c r="C140">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D140" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E140" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F140" t="s">
-        <v>209</v>
+        <v>130</v>
       </c>
       <c r="G140" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="H140" t="s">
         <v>308</v>
-      </c>
-[...1 lines deleted...]
-        <v>309</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B141">
         <v>2025</v>
       </c>
       <c r="C141">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D141" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E141" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F141" t="s">
-        <v>181</v>
+        <v>210</v>
       </c>
       <c r="G141" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="H141" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B142">
         <v>2025</v>
       </c>
       <c r="C142">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="D142" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E142" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F142" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="G142" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="H142" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B143">
         <v>2025</v>
       </c>
       <c r="C143">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D143" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E143" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F143" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="G143" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="H143" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B144">
         <v>2025</v>
       </c>
       <c r="C144">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D144" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E144" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F144" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G144" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="H144" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B145">
         <v>2025</v>
       </c>
       <c r="C145">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D145" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E145" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F145" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="G145" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H145" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B146">
         <v>2025</v>
       </c>
       <c r="C146">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D146" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E146" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F146" t="s">
-        <v>108</v>
+        <v>186</v>
       </c>
       <c r="G146" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="H146" t="s">
         <v>320</v>
-      </c>
-[...1 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B147">
         <v>2025</v>
       </c>
       <c r="C147">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D147" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E147" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F147" t="s">
         <v>108</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>191</v>
+        <v>321</v>
       </c>
       <c r="H147" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B148">
         <v>2025</v>
       </c>
       <c r="C148">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D148" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E148" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F148" t="s">
         <v>108</v>
       </c>
       <c r="G148" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H148" t="s">
         <v>323</v>
-      </c>
-[...1 lines deleted...]
-        <v>324</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B149">
         <v>2025</v>
       </c>
       <c r="C149">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D149" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E149" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F149" t="s">
-        <v>223</v>
+        <v>108</v>
       </c>
       <c r="G149" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="H149" t="s">
         <v>325</v>
-      </c>
-[...1 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150">
-        <v>103</v>
+        <v>86</v>
       </c>
       <c r="B150">
         <v>2025</v>
       </c>
       <c r="C150">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D150" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E150" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F150" t="s">
-        <v>111</v>
+        <v>224</v>
       </c>
       <c r="G150" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="H150" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151">
-        <v>87</v>
+        <v>103</v>
       </c>
       <c r="B151">
         <v>2025</v>
       </c>
       <c r="C151">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D151" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E151" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F151" t="s">
         <v>111</v>
       </c>
       <c r="G151" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="H151" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B152">
         <v>2025</v>
       </c>
       <c r="C152">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D152" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E152" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F152" t="s">
-        <v>130</v>
+        <v>111</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>191</v>
+        <v>330</v>
       </c>
       <c r="H152" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B153">
         <v>2025</v>
       </c>
       <c r="C153">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D153" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E153" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F153" t="s">
         <v>130</v>
       </c>
       <c r="G153" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H153" t="s">
         <v>332</v>
-      </c>
-[...1 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B154">
         <v>2025</v>
       </c>
       <c r="C154">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D154" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E154" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F154" t="s">
-        <v>108</v>
+        <v>130</v>
       </c>
       <c r="G154" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="H154" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B155">
         <v>2025</v>
       </c>
       <c r="C155">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D155" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E155" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F155" t="s">
-        <v>223</v>
+        <v>108</v>
       </c>
       <c r="G155" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="H155" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B156">
         <v>2025</v>
       </c>
       <c r="C156">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D156" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E156" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F156" t="s">
-        <v>130</v>
+        <v>224</v>
       </c>
       <c r="G156" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="H156" t="s">
         <v>338</v>
-      </c>
-[...1 lines deleted...]
-        <v>339</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B157">
         <v>2025</v>
       </c>
       <c r="C157">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D157" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E157" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F157" t="s">
-        <v>108</v>
+        <v>130</v>
       </c>
       <c r="G157" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="H157" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B158">
         <v>2025</v>
       </c>
       <c r="C158">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D158" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E158" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F158" t="s">
         <v>108</v>
       </c>
       <c r="G158" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="H158" t="s">
         <v>342</v>
-      </c>
-[...1 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B159">
         <v>2025</v>
       </c>
       <c r="C159">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D159" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E159" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F159" t="s">
-        <v>223</v>
+        <v>108</v>
       </c>
       <c r="G159" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="H159" t="s">
         <v>344</v>
-      </c>
-[...1 lines deleted...]
-        <v>345</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B160">
         <v>2025</v>
       </c>
       <c r="C160">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D160" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E160" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F160" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G160" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="H160" t="s">
         <v>346</v>
-      </c>
-[...1 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B161">
         <v>2025</v>
       </c>
       <c r="C161">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D161" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E161" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F161" t="s">
-        <v>184</v>
+        <v>224</v>
       </c>
       <c r="G161" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="H161" t="s">
         <v>348</v>
-      </c>
-[...1 lines deleted...]
-        <v>349</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162">
-        <v>24</v>
+        <v>97</v>
       </c>
       <c r="B162">
         <v>2025</v>
       </c>
       <c r="C162">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="D162" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E162" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F162" t="s">
-        <v>223</v>
+        <v>186</v>
       </c>
       <c r="G162" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="H162" t="s">
         <v>350</v>
-      </c>
-[...1 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B163">
         <v>2025</v>
       </c>
       <c r="C163">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="D163" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E163" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F163" t="s">
-        <v>108</v>
+        <v>224</v>
       </c>
       <c r="G163" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="H163" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164">
-        <v>98</v>
+        <v>25</v>
       </c>
       <c r="B164">
         <v>2025</v>
       </c>
       <c r="C164">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D164" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E164" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F164" t="s">
-        <v>130</v>
+        <v>108</v>
       </c>
       <c r="G164" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="H164" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B165">
         <v>2025</v>
       </c>
       <c r="C165">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="D165" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E165" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F165" t="s">
         <v>130</v>
       </c>
       <c r="G165" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="H165" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B166">
         <v>2025</v>
       </c>
       <c r="C166">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D166" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E166" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F166" t="s">
-        <v>108</v>
+        <v>130</v>
       </c>
       <c r="G166" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="H166" t="s">
         <v>358</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B167">
         <v>2025</v>
       </c>
       <c r="C167">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="D167" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E167" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F167" t="s">
         <v>108</v>
       </c>
       <c r="G167" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H167" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="B168">
         <v>2025</v>
       </c>
       <c r="C168">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D168" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E168" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F168" t="s">
-        <v>181</v>
+        <v>108</v>
       </c>
       <c r="G168" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="H168" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="B169">
         <v>2025</v>
       </c>
       <c r="C169">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D169" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E169" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F169" t="s">
-        <v>108</v>
+        <v>183</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>191</v>
+        <v>363</v>
       </c>
       <c r="H169" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="B170">
         <v>2025</v>
       </c>
       <c r="C170">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="D170" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E170" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F170" t="s">
         <v>108</v>
       </c>
       <c r="G170" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H170" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B171">
         <v>2025</v>
       </c>
       <c r="C171">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="D171" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E171" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F171" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="G171" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="H171" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="B172">
         <v>2025</v>
       </c>
       <c r="C172">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D172" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E172" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F172" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>191</v>
+        <v>368</v>
       </c>
       <c r="H172" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="B173">
         <v>2025</v>
       </c>
       <c r="C173">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="D173" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E173" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F173" t="s">
         <v>108</v>
       </c>
       <c r="G173" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H173" t="s">
         <v>370</v>
-      </c>
-[...1 lines deleted...]
-        <v>371</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174">
-        <v>121</v>
+        <v>109</v>
       </c>
       <c r="B174">
         <v>2025</v>
       </c>
       <c r="C174">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="D174" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E174" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F174" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="G174" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="H174" t="s">
         <v>372</v>
-      </c>
-[...1 lines deleted...]
-        <v>373</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B175">
         <v>2025</v>
       </c>
       <c r="C175">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="D175" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E175" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F175" t="s">
-        <v>130</v>
+        <v>111</v>
       </c>
       <c r="G175" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="H175" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B176">
         <v>2025</v>
       </c>
       <c r="C176">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D176" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E176" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F176" t="s">
-        <v>244</v>
+        <v>130</v>
       </c>
       <c r="G176" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="H176" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B177">
         <v>2025</v>
       </c>
       <c r="C177">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="D177" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E177" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F177" t="s">
-        <v>111</v>
+        <v>245</v>
       </c>
       <c r="G177" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="H177" t="s">
         <v>378</v>
-      </c>
-[...1 lines deleted...]
-        <v>379</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="B178">
         <v>2025</v>
       </c>
       <c r="C178">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="D178" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E178" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F178" t="s">
         <v>111</v>
       </c>
       <c r="G178" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="H178" t="s">
         <v>380</v>
-      </c>
-[...1 lines deleted...]
-        <v>381</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B179">
         <v>2025</v>
       </c>
       <c r="C179">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D179" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E179" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F179" t="s">
         <v>111</v>
       </c>
       <c r="G179" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="H179" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="B180">
         <v>2025</v>
       </c>
       <c r="C180">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="D180" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E180" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F180" t="s">
-        <v>244</v>
+        <v>111</v>
       </c>
       <c r="G180" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="H180" t="s">
         <v>384</v>
-      </c>
-[...1 lines deleted...]
-        <v>385</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181">
-        <v>138</v>
+        <v>129</v>
       </c>
       <c r="B181">
         <v>2025</v>
       </c>
       <c r="C181">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D181" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E181" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F181" t="s">
-        <v>105</v>
+        <v>245</v>
       </c>
       <c r="G181" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="H181" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182">
-        <v>158</v>
+        <v>138</v>
       </c>
       <c r="B182">
         <v>2025</v>
       </c>
       <c r="C182">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="D182" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E182" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F182" t="s">
-        <v>130</v>
+        <v>105</v>
       </c>
       <c r="G182" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="H182" t="s">
         <v>388</v>
-      </c>
-[...1 lines deleted...]
-        <v>389</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="B183">
         <v>2025</v>
       </c>
       <c r="C183">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="D183" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E183" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F183" t="s">
-        <v>244</v>
+        <v>130</v>
       </c>
       <c r="G183" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="H183" t="s">
         <v>390</v>
-      </c>
-[...1 lines deleted...]
-        <v>391</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184">
-        <v>166</v>
+        <v>159</v>
       </c>
       <c r="B184">
         <v>2025</v>
       </c>
       <c r="C184">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="D184" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E184" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F184" t="s">
-        <v>181</v>
+        <v>245</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>191</v>
+        <v>391</v>
       </c>
       <c r="H184" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="B185">
         <v>2025</v>
       </c>
       <c r="C185">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D185" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E185" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F185" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>191</v>
+        <v>149</v>
       </c>
       <c r="H185" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186">
-        <v>179</v>
+        <v>167</v>
       </c>
       <c r="B186">
         <v>2025</v>
       </c>
       <c r="C186">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="D186" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E186" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F186" t="s">
-        <v>130</v>
+        <v>183</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>191</v>
+        <v>149</v>
       </c>
       <c r="H186" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="B187">
         <v>2025</v>
       </c>
       <c r="C187">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="D187" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E187" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F187" t="s">
-        <v>108</v>
+        <v>130</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>191</v>
+        <v>149</v>
       </c>
       <c r="H187" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188">
-        <v>185</v>
+        <v>180</v>
       </c>
       <c r="B188">
         <v>2025</v>
       </c>
       <c r="C188">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="D188" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E188" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F188" t="s">
-        <v>184</v>
+        <v>108</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>191</v>
+        <v>149</v>
       </c>
       <c r="H188" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189">
+        <v>185</v>
+      </c>
+      <c r="B189">
+        <v>2025</v>
+      </c>
+      <c r="C189">
+        <v>110</v>
+      </c>
+      <c r="D189" t="s">
+        <v>194</v>
+      </c>
+      <c r="E189" t="s">
+        <v>195</v>
+      </c>
+      <c r="F189" t="s">
         <v>186</v>
       </c>
-      <c r="B189">
-[...13 lines deleted...]
-      </c>
       <c r="G189" s="1" t="s">
-        <v>191</v>
+        <v>149</v>
       </c>
       <c r="H189" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="B190">
         <v>2025</v>
       </c>
       <c r="C190">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="D190" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E190" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F190" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>191</v>
+        <v>149</v>
       </c>
       <c r="H190" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="B191">
         <v>2025</v>
       </c>
       <c r="C191">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="D191" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E191" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F191" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>191</v>
+        <v>149</v>
       </c>
       <c r="H191" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="B192">
         <v>2025</v>
       </c>
       <c r="C192">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="D192" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E192" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F192" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>191</v>
+        <v>149</v>
       </c>
       <c r="H192" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="B193">
         <v>2025</v>
       </c>
       <c r="C193">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="D193" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E193" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F193" t="s">
-        <v>108</v>
+        <v>186</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>191</v>
+        <v>149</v>
       </c>
       <c r="H193" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="B194">
         <v>2025</v>
       </c>
       <c r="C194">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="D194" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E194" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F194" t="s">
-        <v>181</v>
+        <v>108</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>191</v>
+        <v>149</v>
       </c>
       <c r="H194" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B195">
         <v>2025</v>
       </c>
       <c r="C195">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="D195" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E195" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F195" t="s">
-        <v>130</v>
+        <v>183</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>191</v>
+        <v>149</v>
       </c>
       <c r="H195" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196">
-        <v>201</v>
+        <v>194</v>
       </c>
       <c r="B196">
         <v>2025</v>
       </c>
       <c r="C196">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="D196" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E196" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F196" t="s">
-        <v>244</v>
+        <v>130</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>191</v>
+        <v>149</v>
       </c>
       <c r="H196" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="B197">
         <v>2025</v>
       </c>
       <c r="C197">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="D197" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E197" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F197" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>191</v>
+        <v>149</v>
       </c>
       <c r="H197" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198">
-        <v>132</v>
+        <v>202</v>
       </c>
       <c r="B198">
         <v>2025</v>
       </c>
       <c r="C198">
-        <v>1</v>
+        <v>119</v>
       </c>
       <c r="D198" t="s">
+        <v>194</v>
+      </c>
+      <c r="E198" t="s">
+        <v>195</v>
+      </c>
+      <c r="F198" t="s">
+        <v>245</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H198" t="s">
         <v>406</v>
-      </c>
-[...10 lines deleted...]
-        <v>408</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="B199">
         <v>2025</v>
       </c>
       <c r="C199">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D199" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="E199" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="F199" t="s">
-        <v>108</v>
+        <v>183</v>
       </c>
       <c r="G199" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H199" t="s">
         <v>409</v>
-      </c>
-[...1 lines deleted...]
-        <v>410</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="B200">
         <v>2025</v>
       </c>
       <c r="C200">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D200" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="E200" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="F200" t="s">
         <v>108</v>
       </c>
       <c r="G200" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="H200" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="B201">
         <v>2025</v>
       </c>
       <c r="C201">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D201" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="E201" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="F201" t="s">
         <v>108</v>
       </c>
       <c r="G201" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="H201" t="s">
         <v>413</v>
-      </c>
-[...1 lines deleted...]
-        <v>414</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="B202">
         <v>2025</v>
       </c>
       <c r="C202">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D202" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="E202" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="F202" t="s">
         <v>108</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>191</v>
+        <v>414</v>
       </c>
       <c r="H202" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="B203">
         <v>2025</v>
       </c>
       <c r="C203">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D203" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="E203" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="F203" t="s">
-        <v>130</v>
+        <v>108</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>191</v>
+        <v>149</v>
       </c>
       <c r="H203" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="B204">
         <v>2025</v>
       </c>
       <c r="C204">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D204" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="E204" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="F204" t="s">
-        <v>108</v>
+        <v>130</v>
       </c>
       <c r="G204" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H204" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="B205">
         <v>2025</v>
       </c>
       <c r="C205">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="D205" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="E205" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="F205" t="s">
-        <v>184</v>
+        <v>108</v>
       </c>
       <c r="G205" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="H205" t="s">
         <v>419</v>
-      </c>
-[...1 lines deleted...]
-        <v>420</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="B206">
         <v>2025</v>
       </c>
       <c r="C206">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D206" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="E206" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="F206" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="G206" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="H206" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207">
-        <v>196</v>
+        <v>157</v>
       </c>
       <c r="B207">
         <v>2025</v>
       </c>
       <c r="C207">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="D207" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="E207" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="F207" t="s">
-        <v>108</v>
+        <v>186</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>191</v>
+        <v>422</v>
       </c>
       <c r="H207" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208">
-        <v>203</v>
+        <v>196</v>
       </c>
       <c r="B208">
         <v>2025</v>
       </c>
       <c r="C208">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D208" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="E208" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="F208" t="s">
-        <v>209</v>
+        <v>108</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>191</v>
+        <v>149</v>
       </c>
       <c r="H208" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="B209">
         <v>2025</v>
       </c>
       <c r="C209">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D209" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="E209" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="F209" t="s">
-        <v>108</v>
+        <v>210</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>191</v>
+        <v>149</v>
       </c>
       <c r="H209" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="B210">
         <v>2025</v>
       </c>
       <c r="C210">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D210" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="E210" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="F210" t="s">
         <v>108</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>191</v>
+        <v>149</v>
       </c>
       <c r="H210" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="B211">
         <v>2025</v>
       </c>
       <c r="C211">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D211" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="E211" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="F211" t="s">
         <v>108</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>191</v>
+        <v>149</v>
       </c>
       <c r="H211" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="B212">
         <v>2025</v>
       </c>
       <c r="C212">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D212" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="E212" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="F212" t="s">
         <v>108</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>191</v>
+        <v>149</v>
       </c>
       <c r="H212" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B213">
         <v>2025</v>
       </c>
       <c r="C213">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D213" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="E213" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="F213" t="s">
-        <v>223</v>
+        <v>108</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>191</v>
+        <v>149</v>
       </c>
       <c r="H213" t="s">
         <v>429</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214">
+        <v>208</v>
+      </c>
+      <c r="B214">
+        <v>2025</v>
+      </c>
+      <c r="C214">
+        <v>16</v>
+      </c>
+      <c r="D214" t="s">
+        <v>407</v>
+      </c>
+      <c r="E214" t="s">
+        <v>408</v>
+      </c>
+      <c r="F214" t="s">
+        <v>224</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H214" t="s">
+        <v>430</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -7427,50 +7453,51 @@
     <hyperlink ref="G189" r:id="rId188"/>
     <hyperlink ref="G190" r:id="rId189"/>
     <hyperlink ref="G191" r:id="rId190"/>
     <hyperlink ref="G192" r:id="rId191"/>
     <hyperlink ref="G193" r:id="rId192"/>
     <hyperlink ref="G194" r:id="rId193"/>
     <hyperlink ref="G195" r:id="rId194"/>
     <hyperlink ref="G196" r:id="rId195"/>
     <hyperlink ref="G197" r:id="rId196"/>
     <hyperlink ref="G198" r:id="rId197"/>
     <hyperlink ref="G199" r:id="rId198"/>
     <hyperlink ref="G200" r:id="rId199"/>
     <hyperlink ref="G201" r:id="rId200"/>
     <hyperlink ref="G202" r:id="rId201"/>
     <hyperlink ref="G203" r:id="rId202"/>
     <hyperlink ref="G204" r:id="rId203"/>
     <hyperlink ref="G205" r:id="rId204"/>
     <hyperlink ref="G206" r:id="rId205"/>
     <hyperlink ref="G207" r:id="rId206"/>
     <hyperlink ref="G208" r:id="rId207"/>
     <hyperlink ref="G209" r:id="rId208"/>
     <hyperlink ref="G210" r:id="rId209"/>
     <hyperlink ref="G211" r:id="rId210"/>
     <hyperlink ref="G212" r:id="rId211"/>
     <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>